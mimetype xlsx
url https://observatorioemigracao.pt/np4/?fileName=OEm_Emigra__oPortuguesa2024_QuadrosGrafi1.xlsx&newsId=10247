--- v0 (2025-11-22)
+++ v1 (2026-05-31)
@@ -31,60 +31,60 @@
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Inês Vidigal\Desktop\OEm\Teletrabalho\Relatórios\Relatório 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\inesm\Desktop\OEm\Teletrabalho\Relatórios\Relatório 2024\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4A4B10C-1689-4B37-9748-54217EA2234A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48ADD898-3A6D-4A0F-9364-B4471A401961}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="873" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="873" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="11" r:id="rId1"/>
     <sheet name="Quadro 4.1" sheetId="7" r:id="rId2"/>
     <sheet name="Quadro 4.2" sheetId="6" r:id="rId3"/>
     <sheet name="Quadro 4.3" sheetId="8" r:id="rId4"/>
     <sheet name="Quadro 4.4" sheetId="10" r:id="rId5"/>
     <sheet name="Quadro 4.5" sheetId="2" r:id="rId6"/>
     <sheet name="Gráfico 4.1" sheetId="12" r:id="rId7"/>
     <sheet name="Gráfico 4.2" sheetId="13" r:id="rId8"/>
     <sheet name="Gráfico 4.3" sheetId="14" r:id="rId9"/>
     <sheet name="Gráfico 4.4" sheetId="17" r:id="rId10"/>
     <sheet name="Gráfico 4.5" sheetId="15" r:id="rId11"/>
     <sheet name="Gráfico 4.6" sheetId="16" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -312,51 +312,51 @@
   <c r="D11" i="6"/>
   <c r="D10" i="6"/>
   <c r="D9" i="6"/>
   <c r="D8" i="6"/>
   <c r="D7" i="6"/>
   <c r="D6" i="6"/>
   <c r="E6" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="E7" i="6" l="1"/>
   <c r="E8" i="6" s="1"/>
   <c r="E9" i="6" s="1"/>
   <c r="E10" i="6" s="1"/>
   <c r="E11" i="6" s="1"/>
   <c r="E12" i="6" s="1"/>
   <c r="E13" i="6" s="1"/>
   <c r="E14" i="6" s="1"/>
   <c r="E15" i="6" s="1"/>
   <c r="E16" i="6" s="1"/>
   <c r="E17" i="6" s="1"/>
   <c r="E18" i="6" s="1"/>
   <c r="E19" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="169">
   <si>
     <t>Remessas</t>
   </si>
   <si>
     <t>PIB</t>
   </si>
   <si>
     <t>África do Sul</t>
   </si>
   <si>
     <t>Alemanha</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>Arábia Saudita</t>
   </si>
   <si>
     <t>Argélia</t>
   </si>
   <si>
@@ -825,80 +825,244 @@
     <t>Bolívia</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="60"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Quadro 4.5</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</t>
     </r>
   </si>
   <si>
+    <t>http://www.observatorioemigracao.pt/np4/10247</t>
+  </si>
+  <si>
+    <t>28 de março de 2025.</t>
+  </si>
+  <si>
+    <r>
+      <t>Quadro 4.1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   Remessas recebidas em Portugal por país de origem das transferências, milhares de euros, 2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Quadro 4.2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Remessas recebidas em Portugal, principais países de origem das transferências, 2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Quadro 4.3  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Comparação entre a evolução das remessas recebidas em Portugal e a evolução do PIB, 1996-2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Quadro 4.4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Evolução das remessas recebidas em Portugal, principais países de origem das transferências, 2000-2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gráfico 4.1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Remessas recebidas em Portugal, principais países de origem das transferências, 2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gráfico 4.2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Evolução das remessas recebidas em Portugal, milhares de euros, preços correntes, e em percentagem do PIB, 1996-2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gráfico 4.3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Variação percentual das remessas recebidas em Portugal, principais países de origem das transferências, 2002-2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gráfico 4.4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Variação percentual das remessas recebidas em Portugal, principais países de origem das transferências, 2022-2023</t>
+    </r>
+  </si>
+  <si>
     <r>
       <t>Quadro 4.5</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</t>
+      <t xml:space="preserve">  Remessas mundiais de emigrantes, principais países de destino das transferências, milhares de dólares, 2023</t>
     </r>
   </si>
   <si>
-    <t>http://www.observatorioemigracao.pt/np4/10247</t>
-[...2 lines deleted...]
-    <t>28 de março de 2025.</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gráfico 4.6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Remessas mundiais de emigrantes, principais países de destino das transferências, percentagem do PIB, 2023</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1007,50 +1171,63 @@
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFC00000"/>
       <name val="Wingdings 3"/>
       <family val="1"/>
       <charset val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFC00000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1347,51 +1524,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.79998168889431442"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="231">
+  <cellXfs count="232">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1896,199 +2073,202 @@
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="8"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperligação" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 54" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -6621,4357 +6801,4356 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/9387" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8817" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8218" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/9387" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8817" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8218" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/9387" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8817" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8218" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/9387" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8817" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8218" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/9387" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8817" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatorioemigracao.pt/np4/8218" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="7" width="36.6640625" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B1" s="184"/>
-[...1 lines deleted...]
-      <c r="D1" s="185"/>
+      <c r="B1" s="190"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="60"/>
     </row>
-    <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="61"/>
-      <c r="B2" s="186" t="s">
+      <c r="B2" s="192" t="s">
         <v>122</v>
       </c>
-      <c r="C2" s="187"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="193"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="193"/>
+      <c r="F2" s="193"/>
+      <c r="G2" s="193"/>
+      <c r="H2" s="194"/>
+    </row>
+    <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="62"/>
-      <c r="B3" s="189" t="s">
+      <c r="B3" s="195" t="s">
         <v>91</v>
       </c>
-      <c r="C3" s="190"/>
-[...3 lines deleted...]
-      <c r="G3" s="190"/>
+      <c r="C3" s="196"/>
+      <c r="D3" s="196"/>
+      <c r="E3" s="196"/>
+      <c r="F3" s="196"/>
+      <c r="G3" s="196"/>
       <c r="H3" s="63"/>
     </row>
-    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="64"/>
-      <c r="B4" s="180" t="str">
+      <c r="B4" s="187" t="str">
         <f>HYPERLINK('Quadro 4.1'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...3 lines deleted...]
-      <c r="E4" s="182" t="str">
+        <v>Quadro 4.1   Remessas recebidas em Portugal por país de origem das transferências, milhares de euros, 2023</v>
+      </c>
+      <c r="C4" s="186"/>
+      <c r="D4" s="186"/>
+      <c r="E4" s="188" t="str">
         <f>HYPERLINK('Gráfico 4.1'!A1,'Gráfico 4.1'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...2 lines deleted...]
-      <c r="G4" s="183"/>
+        <v>Gráfico 4.1 Remessas recebidas em Portugal, principais países de origem das transferências, 2023</v>
+      </c>
+      <c r="F4" s="189"/>
+      <c r="G4" s="189"/>
       <c r="H4" s="65"/>
     </row>
-    <row r="5" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="64"/>
-      <c r="B5" s="180" t="str">
+      <c r="B5" s="187" t="str">
         <f>HYPERLINK('Quadro 4.2'!A1,'Quadro 4.2'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...3 lines deleted...]
-      <c r="E5" s="182" t="str">
+        <v>Quadro 4.2  Remessas recebidas em Portugal, principais países de origem das transferências, 2023</v>
+      </c>
+      <c r="C5" s="186"/>
+      <c r="D5" s="186"/>
+      <c r="E5" s="188" t="str">
         <f>HYPERLINK('Gráfico 4.2'!A1,'Gráfico 4.2'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...2 lines deleted...]
-      <c r="G5" s="183"/>
+        <v>Gráfico 4.2 Evolução das remessas recebidas em Portugal, milhares de euros, preços correntes, e em percentagem do PIB, 1996-2023</v>
+      </c>
+      <c r="F5" s="189"/>
+      <c r="G5" s="189"/>
       <c r="H5" s="65"/>
     </row>
-    <row r="6" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="64"/>
-      <c r="B6" s="180" t="str">
+      <c r="B6" s="187" t="str">
         <f>HYPERLINK('Quadro 4.3'!A1,'Quadro 4.3'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...3 lines deleted...]
-      <c r="E6" s="182" t="str">
+        <v>Quadro 4.3  Comparação entre a evolução das remessas recebidas em Portugal e a evolução do PIB, 1996-2023</v>
+      </c>
+      <c r="C6" s="187"/>
+      <c r="D6" s="187"/>
+      <c r="E6" s="188" t="str">
         <f>HYPERLINK('Gráfico 4.3'!A1,'Gráfico 4.3'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...2 lines deleted...]
-      <c r="G6" s="183"/>
+        <v>Gráfico 4.3 Variação percentual das remessas recebidas em Portugal, principais países de origem das transferências, 2002-2023</v>
+      </c>
+      <c r="F6" s="189"/>
+      <c r="G6" s="189"/>
       <c r="H6" s="65"/>
     </row>
-    <row r="7" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="64"/>
-      <c r="B7" s="180" t="str">
+      <c r="B7" s="187" t="str">
         <f>HYPERLINK('Quadro 4.4'!A1,'Quadro 4.4'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...3 lines deleted...]
-      <c r="E7" s="182" t="str">
+        <v>Quadro 4.4  Evolução das remessas recebidas em Portugal, principais países de origem das transferências, 2000-2023</v>
+      </c>
+      <c r="C7" s="187"/>
+      <c r="D7" s="187"/>
+      <c r="E7" s="188" t="str">
         <f>HYPERLINK('Gráfico 4.4'!A1,'Gráfico 4.4'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...2 lines deleted...]
-      <c r="G7" s="183"/>
+        <v>Gráfico 4.4 Variação percentual das remessas recebidas em Portugal, principais países de origem das transferências, 2022-2023</v>
+      </c>
+      <c r="F7" s="189"/>
+      <c r="G7" s="189"/>
       <c r="H7" s="65"/>
     </row>
-    <row r="8" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="64"/>
-      <c r="B8" s="180" t="str">
+      <c r="B8" s="187" t="str">
         <f>HYPERLINK('Quadro 4.5'!A1,'Quadro 4.5'!B2)</f>
         <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
       </c>
-      <c r="C8" s="180"/>
-[...1 lines deleted...]
-      <c r="E8" s="182" t="str">
+      <c r="C8" s="187"/>
+      <c r="D8" s="187"/>
+      <c r="E8" s="188" t="str">
         <f>HYPERLINK('Gráfico 4.5'!A1,'Gráfico 4.5'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...2 lines deleted...]
-      <c r="G8" s="183"/>
+        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, milhares de dólares, 2023</v>
+      </c>
+      <c r="F8" s="189"/>
+      <c r="G8" s="189"/>
       <c r="H8" s="63"/>
     </row>
-    <row r="9" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="64"/>
-      <c r="E9" s="182" t="str">
+      <c r="E9" s="188" t="str">
         <f>HYPERLINK('Gráfico 4.6'!A1,'Gráfico 4.6'!B2)</f>
-        <v>Quadro 4.5  Remessas mundiais de emigrantes, principais países de destino das transferências, valor em milhares de dólares e em percentagem do PIB, 2023</v>
-[...2 lines deleted...]
-      <c r="G9" s="183"/>
+        <v>Gráfico 4.6 Remessas mundiais de emigrantes, principais países de destino das transferências, percentagem do PIB, 2023</v>
+      </c>
+      <c r="F9" s="189"/>
+      <c r="G9" s="189"/>
       <c r="H9" s="55"/>
     </row>
-    <row r="10" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66"/>
       <c r="B10" s="67"/>
       <c r="C10" s="68"/>
       <c r="D10" s="68"/>
       <c r="E10" s="69"/>
       <c r="F10" s="70"/>
       <c r="G10" s="70"/>
       <c r="H10" s="60"/>
     </row>
-    <row r="11" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="194" t="s">
-[...4 lines deleted...]
-    <row r="12" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C11" s="185"/>
+    </row>
+    <row r="12" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="181"/>
+      <c r="B12" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C12" s="186"/>
+      <c r="D12" s="186"/>
       <c r="E12" s="164"/>
       <c r="F12" s="164"/>
       <c r="G12" s="164"/>
       <c r="H12" s="98"/>
     </row>
-    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66"/>
       <c r="B13" s="71"/>
       <c r="C13" s="71"/>
       <c r="D13" s="71"/>
       <c r="E13" s="66"/>
       <c r="F13" s="66"/>
       <c r="G13" s="66"/>
       <c r="H13" s="60"/>
     </row>
-    <row r="14" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
-      <c r="B14" s="191" t="s">
+      <c r="B14" s="197" t="s">
         <v>90</v>
       </c>
-      <c r="C14" s="192"/>
-      <c r="D14" s="193"/>
+      <c r="C14" s="198"/>
+      <c r="D14" s="199"/>
       <c r="E14" s="66"/>
       <c r="F14" s="66"/>
       <c r="G14" s="66"/>
       <c r="H14" s="60"/>
     </row>
-    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66"/>
       <c r="B15" s="71"/>
       <c r="C15" s="71"/>
       <c r="D15" s="71"/>
       <c r="E15" s="66"/>
       <c r="F15" s="66"/>
       <c r="G15" s="66"/>
       <c r="H15" s="60"/>
     </row>
-    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4:D4" location="'Quadro 4.1'!B2" display="'Quadro 4.1'!B2" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B5:D5" location="'Quadro 4.2'!B2" display="'Quadro 4.2'!B2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B6:D6" location="'Quadro 4.3'!B2" display="'Quadro 4.3'!B2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B7:D7" location="'Quadro 4.4'!B2" display="'Quadro 4.4'!B2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B8:D8" location="'Quadro 4.5'!B2" display="'Quadro 4.5'!B2" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="E4:G4" location="'Gráfico 4.1'!B2" display="'Gráfico 4.1'!B2" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E5:G5" location="'Gráfico 4.2'!B2" display="'Gráfico 4.2'!B2" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E6:G6" location="'Gráfico 4.3'!B2" display="'Gráfico 4.3'!B2" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="E7:G7" location="'Gráfico 4.4'!B2" display="'Gráfico 4.4'!B2" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="E8:G8" location="'Gráfico 4.5'!B2" display="'Gráfico 4.5'!B2" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="E9:G9" location="'Gráfico 4.6'!B2" display="'Gráfico 4.6'!B2" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B12" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{7EB2A481-CBC3-4F8A-86FB-3F7495493746}"/>
     <hyperlink ref="B12:C12" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{3CBBE9A3-38F0-4937-86FA-1C38821ABBA9}"/>
     <hyperlink ref="B12:D12" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{8CD0DAE1-B072-45B0-8787-EA240DA33E85}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-    <col min="2" max="6" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="13"/>
       <c r="G1" s="50"/>
     </row>
-    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="49"/>
       <c r="B2" s="225" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
       <c r="G2" s="51"/>
     </row>
-    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="52"/>
       <c r="B3" s="53"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="51"/>
     </row>
-    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52"/>
       <c r="B4" s="53"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="51"/>
     </row>
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="52"/>
       <c r="B5" s="53"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="51"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="52"/>
       <c r="B6" s="53"/>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="51"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="52"/>
       <c r="B7" s="53"/>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="51"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="52"/>
       <c r="B8" s="53"/>
       <c r="C8" s="54"/>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="51"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52"/>
       <c r="B9" s="53"/>
       <c r="C9" s="54"/>
       <c r="D9" s="54"/>
       <c r="E9" s="54"/>
       <c r="F9" s="54"/>
       <c r="G9" s="51"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52"/>
       <c r="B10" s="53"/>
       <c r="C10" s="54"/>
       <c r="D10" s="54"/>
       <c r="E10" s="54"/>
       <c r="F10" s="54"/>
       <c r="G10" s="51"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="52"/>
       <c r="B11" s="53"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
       <c r="E11" s="54"/>
       <c r="F11" s="54"/>
       <c r="G11" s="51"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="52"/>
       <c r="B12" s="53"/>
       <c r="C12" s="54"/>
       <c r="D12" s="54"/>
       <c r="E12" s="54"/>
       <c r="F12" s="54"/>
       <c r="G12" s="51"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="52"/>
       <c r="B13" s="53"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="51"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="48"/>
       <c r="B15" s="48"/>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="48"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="48"/>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="48"/>
       <c r="B17" s="48"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="48"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="48"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="48"/>
       <c r="B19" s="48"/>
       <c r="C19" s="48"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
     </row>
-    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="48"/>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
     </row>
-    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="48"/>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
     </row>
-    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="48"/>
       <c r="B22" s="48"/>
       <c r="C22" s="48"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
     </row>
-    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="48"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
     </row>
-    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
       <c r="G24" s="48"/>
     </row>
-    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="48"/>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
     </row>
-    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="48"/>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="48"/>
     </row>
-    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="48"/>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
     </row>
-    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="48"/>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
     </row>
-    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="48"/>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
     </row>
-    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="48"/>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
     </row>
-    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="48"/>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
     </row>
-    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="48"/>
       <c r="B32" s="48"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
     </row>
-    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="227" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="202"/>
-[...2 lines deleted...]
-      <c r="F33" s="202"/>
+      <c r="C33" s="206"/>
+      <c r="D33" s="206"/>
+      <c r="E33" s="206"/>
+      <c r="F33" s="206"/>
       <c r="G33" s="50"/>
     </row>
-    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B34" s="194" t="s">
-[...4 lines deleted...]
-    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="185"/>
+    </row>
+    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="181"/>
+      <c r="B35" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
       <c r="E35" s="164"/>
       <c r="F35" s="164"/>
       <c r="G35" s="164"/>
       <c r="H35" s="98"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="48"/>
       <c r="B36" s="48"/>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
     </row>
-    <row r="50" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B50" s="56" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="87">
         <v>35.424297924297946</v>
       </c>
     </row>
-    <row r="51" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B51" s="56" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="87">
         <v>11.670069416088197</v>
       </c>
     </row>
-    <row r="52" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B52" s="56" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="87">
         <v>8.2686810943242222</v>
       </c>
     </row>
-    <row r="53" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B53" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="87">
         <v>2.2875287561157336</v>
       </c>
     </row>
-    <row r="54" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B54" s="56" t="s">
         <v>29</v>
       </c>
       <c r="C54" s="87">
         <v>1.9875846607447301</v>
       </c>
     </row>
-    <row r="55" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B55" s="56" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="87">
         <v>1.3835605256713706</v>
       </c>
     </row>
-    <row r="56" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B56" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="87">
         <v>1.3187886681862722</v>
       </c>
     </row>
-    <row r="57" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B57" s="56" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="87">
         <v>-1.8093063247136172</v>
       </c>
     </row>
-    <row r="58" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B58" s="56" t="s">
         <v>42</v>
       </c>
       <c r="C58" s="87">
         <v>-8.1108620338292212</v>
       </c>
     </row>
-    <row r="59" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B59" s="56" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="87">
         <v>-9.0319297799262159</v>
       </c>
     </row>
-    <row r="62" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B62" s="56"/>
       <c r="C62" s="87"/>
     </row>
-    <row r="63" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B63" s="56"/>
       <c r="C63" s="87"/>
     </row>
-    <row r="64" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B64" s="56"/>
       <c r="C64" s="87"/>
     </row>
-    <row r="65" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B65" s="56"/>
       <c r="C65" s="87"/>
     </row>
-    <row r="66" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B66" s="56"/>
       <c r="C66" s="87"/>
     </row>
-    <row r="67" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B67" s="56"/>
       <c r="C67" s="87"/>
     </row>
-    <row r="68" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B68" s="56"/>
       <c r="C68" s="87"/>
     </row>
-    <row r="69" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B69" s="56"/>
       <c r="C69" s="87"/>
     </row>
-    <row r="70" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B70" s="56"/>
       <c r="C70" s="87"/>
     </row>
-    <row r="71" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B71" s="56"/>
       <c r="C71" s="87"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B50:C59">
     <sortCondition descending="1" ref="C50:C59"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:D35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0900-000000000000}"/>
     <hyperlink ref="B35" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{EA24B665-8D7C-4880-BB6E-8E1FE49D258A}"/>
     <hyperlink ref="B35:C35" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{97D8B16C-10FB-436C-9750-1D7F612D5725}"/>
     <hyperlink ref="B35:D35" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{4933CB5C-CDA1-4BF3-856A-3BFDDF0E1768}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:H36"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-    <col min="2" max="6" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="13"/>
       <c r="G1" s="50"/>
     </row>
-    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="49"/>
-      <c r="B2" s="225" t="s">
-        <v>157</v>
+      <c r="B2" s="229" t="s">
+        <v>167</v>
       </c>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
       <c r="G2" s="51"/>
     </row>
-    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="48"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
     </row>
-    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="48"/>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
     </row>
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="48"/>
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="48"/>
       <c r="B6" s="48"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="48"/>
       <c r="B7" s="48"/>
       <c r="C7" s="48"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="48"/>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="48"/>
       <c r="B9" s="48"/>
       <c r="C9" s="48"/>
       <c r="D9" s="48"/>
       <c r="E9" s="48"/>
       <c r="F9" s="48"/>
       <c r="G9" s="48"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="48"/>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="48"/>
       <c r="B11" s="48"/>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="48"/>
       <c r="B12" s="48"/>
       <c r="C12" s="48"/>
       <c r="D12" s="48"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
       <c r="G12" s="48"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="48"/>
       <c r="B13" s="48"/>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
       <c r="G13" s="48"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="48"/>
       <c r="B15" s="48"/>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="48"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="48"/>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="48"/>
       <c r="B17" s="48"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="48"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="48"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="48"/>
       <c r="B19" s="48"/>
       <c r="C19" s="48"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
     </row>
-    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="48"/>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
     </row>
-    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="48"/>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
     </row>
-    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="48"/>
       <c r="B22" s="48"/>
       <c r="C22" s="48"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
     </row>
-    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="48"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
     </row>
-    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
       <c r="G24" s="48"/>
     </row>
-    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="48"/>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
     </row>
-    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="48"/>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="48"/>
     </row>
-    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="48"/>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
     </row>
-    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="48"/>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
     </row>
-    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="48"/>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
     </row>
-    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="48"/>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
     </row>
-    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="48"/>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
     </row>
-    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="48"/>
       <c r="B32" s="48"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
     </row>
-    <row r="33" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="229" t="s">
+      <c r="B33" s="230" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="202"/>
-[...2 lines deleted...]
-      <c r="F33" s="202"/>
+      <c r="C33" s="206"/>
+      <c r="D33" s="206"/>
+      <c r="E33" s="206"/>
+      <c r="F33" s="206"/>
       <c r="G33" s="50"/>
     </row>
-    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B34" s="194" t="s">
-[...4 lines deleted...]
-    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="185"/>
+    </row>
+    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="181"/>
+      <c r="B35" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
       <c r="E35" s="164"/>
       <c r="F35" s="164"/>
       <c r="G35" s="164"/>
       <c r="H35" s="98"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="48"/>
       <c r="B36" s="48"/>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:D35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0A00-000000000000}"/>
     <hyperlink ref="B35" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{6740E617-F138-435E-AD4C-9904634A8B10}"/>
     <hyperlink ref="B35:C35" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{AB3B599C-D75A-4C69-93DA-EC01CBBB4032}"/>
     <hyperlink ref="B35:D35" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{0EFAA322-A805-4E91-8BD9-57EB0AD79BF9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-    <col min="2" max="6" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="13"/>
       <c r="G1" s="50"/>
     </row>
-    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="49"/>
       <c r="B2" s="225" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
       <c r="G2" s="51"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="48"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="48"/>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="48"/>
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="48"/>
       <c r="B6" s="48"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="48"/>
       <c r="B7" s="48"/>
       <c r="C7" s="48"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="48"/>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="48"/>
       <c r="B9" s="48"/>
       <c r="C9" s="48"/>
       <c r="D9" s="48"/>
       <c r="E9" s="48"/>
       <c r="F9" s="48"/>
       <c r="G9" s="48"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="48"/>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="48"/>
       <c r="B11" s="48"/>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="48"/>
       <c r="B12" s="48"/>
       <c r="C12" s="48"/>
       <c r="D12" s="48"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
       <c r="G12" s="48"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="48"/>
       <c r="B13" s="48"/>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
       <c r="G13" s="48"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="48"/>
       <c r="B15" s="48"/>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="48"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="48"/>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="48"/>
       <c r="B17" s="48"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="48"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="48"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="48"/>
       <c r="B19" s="48"/>
       <c r="C19" s="48"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="48"/>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="48"/>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="48"/>
       <c r="B22" s="48"/>
       <c r="C22" s="48"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="48"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
       <c r="G24" s="48"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="48"/>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="48"/>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="48"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="48"/>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="48"/>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="48"/>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="48"/>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="48"/>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="48"/>
       <c r="B32" s="48"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
     </row>
-    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="230" t="s">
+      <c r="B33" s="231" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="202"/>
-[...2 lines deleted...]
-      <c r="F33" s="202"/>
+      <c r="C33" s="206"/>
+      <c r="D33" s="206"/>
+      <c r="E33" s="206"/>
+      <c r="F33" s="206"/>
       <c r="G33" s="48"/>
     </row>
-    <row r="34" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="229" t="s">
+      <c r="B34" s="230" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="202"/>
-[...2 lines deleted...]
-      <c r="F34" s="202"/>
+      <c r="C34" s="206"/>
+      <c r="D34" s="206"/>
+      <c r="E34" s="206"/>
+      <c r="F34" s="206"/>
       <c r="G34" s="50"/>
     </row>
-    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B35" s="194" t="s">
-[...4 lines deleted...]
-    <row r="36" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C35" s="185"/>
+    </row>
+    <row r="36" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B36" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D36" s="181"/>
+      <c r="B36" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C36" s="186"/>
+      <c r="D36" s="186"/>
       <c r="E36" s="164"/>
       <c r="F36" s="164"/>
       <c r="G36" s="164"/>
       <c r="H36" s="98"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="48"/>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
     </row>
-    <row r="61" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B61" t="s">
         <v>112</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="62" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B62" t="s">
         <v>143</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="63" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B63" t="s">
         <v>131</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="64" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B64" t="s">
         <v>133</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="65" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B65" t="s">
         <v>139</v>
       </c>
       <c r="C65">
         <v>38.420588117389663</v>
       </c>
     </row>
-    <row r="66" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B66" t="s">
         <v>47</v>
       </c>
       <c r="C66">
         <v>26.216273006536579</v>
       </c>
     </row>
-    <row r="67" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67">
         <v>26.14977678931475</v>
       </c>
     </row>
-    <row r="68" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B68" t="s">
         <v>106</v>
       </c>
       <c r="C68">
         <v>26.06998125046432</v>
       </c>
     </row>
-    <row r="69" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B69" t="s">
         <v>93</v>
       </c>
       <c r="C69">
         <v>24.086693162977447</v>
       </c>
     </row>
-    <row r="70" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B70" t="s">
         <v>128</v>
       </c>
       <c r="C70">
         <v>21.527661920260243</v>
       </c>
     </row>
-    <row r="71" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B71" t="s">
         <v>126</v>
       </c>
       <c r="C71">
         <v>21.396074580641468</v>
       </c>
     </row>
-    <row r="72" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B72" t="s">
         <v>145</v>
       </c>
       <c r="C72">
         <v>20.375148799884908</v>
       </c>
     </row>
-    <row r="73" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B73" t="s">
         <v>31</v>
       </c>
       <c r="C73">
         <v>19.57695689556116</v>
       </c>
     </row>
-    <row r="74" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B74" t="s">
         <v>127</v>
       </c>
       <c r="C74">
         <v>18.538506258043025</v>
       </c>
     </row>
-    <row r="75" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B75" t="s">
         <v>130</v>
       </c>
       <c r="C75">
         <v>17.636603536553512</v>
       </c>
     </row>
-    <row r="76" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B76" t="s">
         <v>115</v>
       </c>
       <c r="C76">
         <v>15.320873934775852</v>
       </c>
     </row>
-    <row r="77" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B77" t="s">
         <v>152</v>
       </c>
       <c r="C77">
         <v>14.85470627611093</v>
       </c>
     </row>
-    <row r="78" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B78" t="s">
         <v>141</v>
       </c>
       <c r="C78">
         <v>13.758725456714155</v>
       </c>
     </row>
-    <row r="79" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B79" t="s">
         <v>150</v>
       </c>
       <c r="C79">
         <v>12.167040843535396</v>
       </c>
     </row>
-    <row r="80" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B80" t="s">
         <v>144</v>
       </c>
       <c r="C80">
         <v>11.614548835208799</v>
       </c>
     </row>
-    <row r="81" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B81" t="s">
         <v>146</v>
       </c>
       <c r="C81">
         <v>10.436563619433681</v>
       </c>
     </row>
-    <row r="82" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="82" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B82" t="s">
         <v>129</v>
       </c>
       <c r="C82">
         <v>9.4663966824303873</v>
       </c>
     </row>
-    <row r="83" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B83" t="s">
         <v>107</v>
       </c>
       <c r="C83">
         <v>8.9436611123003704</v>
       </c>
     </row>
-    <row r="84" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="84" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B84" t="s">
         <v>149</v>
       </c>
       <c r="C84">
         <v>8.861510269339627</v>
       </c>
     </row>
-    <row r="85" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B85" t="s">
         <v>120</v>
       </c>
       <c r="C85">
         <v>8.8262281401226463</v>
       </c>
     </row>
-    <row r="86" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B86" t="s">
         <v>147</v>
       </c>
       <c r="C86">
         <v>8.7555668614980107</v>
       </c>
     </row>
-    <row r="87" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B87" t="s">
         <v>135</v>
       </c>
       <c r="C87">
         <v>8.7440924018739512</v>
       </c>
     </row>
-    <row r="88" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B88" t="s">
         <v>134</v>
       </c>
       <c r="C88">
         <v>8.3728179647909826</v>
       </c>
     </row>
-    <row r="89" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="89" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B89" t="s">
         <v>44</v>
       </c>
       <c r="C89">
         <v>8.3305659201168005</v>
       </c>
     </row>
-    <row r="90" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="90" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B90" t="s">
         <v>108</v>
       </c>
       <c r="C90">
         <v>7.8488403935439059</v>
       </c>
     </row>
-    <row r="91" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="91" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B91" t="s">
         <v>136</v>
       </c>
       <c r="C91">
         <v>7.6771399837168284</v>
       </c>
     </row>
-    <row r="92" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="92" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B92" t="s">
         <v>19</v>
       </c>
       <c r="C92">
         <v>7.3441043000451138</v>
       </c>
     </row>
-    <row r="93" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B93" t="s">
         <v>118</v>
       </c>
       <c r="C93">
         <v>7.1394247042374435</v>
       </c>
     </row>
-    <row r="94" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="94" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B94" t="s">
         <v>154</v>
       </c>
       <c r="C94">
         <v>5.99601988191651</v>
       </c>
     </row>
-    <row r="95" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B95" t="s">
         <v>104</v>
       </c>
       <c r="C95">
         <v>5.4605853958770787</v>
       </c>
     </row>
-    <row r="96" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B96" t="s">
         <v>48</v>
       </c>
       <c r="C96">
         <v>5.3882976083610803</v>
       </c>
     </row>
-    <row r="97" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97">
         <v>5.0679936507604273</v>
       </c>
     </row>
-    <row r="98" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="98" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B98" t="s">
         <v>137</v>
       </c>
       <c r="C98">
         <v>4.5878585212094727</v>
       </c>
     </row>
-    <row r="99" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="99" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B99" t="s">
         <v>142</v>
       </c>
       <c r="C99">
         <v>3.8781127466659986</v>
       </c>
     </row>
-    <row r="100" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="100" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B100" t="s">
         <v>119</v>
       </c>
       <c r="C100">
         <v>3.7028026887267562</v>
       </c>
     </row>
-    <row r="101" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="101" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B101" t="s">
         <v>35</v>
       </c>
       <c r="C101">
         <v>3.3670080287147122</v>
       </c>
     </row>
-    <row r="102" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="102" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B102" t="s">
         <v>109</v>
       </c>
       <c r="C102">
         <v>3.2579583792010522</v>
       </c>
     </row>
-    <row r="103" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="103" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B103" t="s">
         <v>148</v>
       </c>
       <c r="C103">
         <v>3.1837838043602051</v>
       </c>
     </row>
-    <row r="104" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="104" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B104" t="s">
         <v>155</v>
       </c>
       <c r="C104">
         <v>3.1614421842829183</v>
       </c>
     </row>
-    <row r="105" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="105" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B105" t="s">
         <v>132</v>
       </c>
       <c r="C105">
         <v>2.9198044085078001</v>
       </c>
     </row>
-    <row r="106" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="106" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B106" t="s">
         <v>102</v>
       </c>
       <c r="C106">
         <v>2.7814240739802383</v>
       </c>
     </row>
-    <row r="107" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="107" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B107" t="s">
         <v>55</v>
       </c>
       <c r="C107">
         <v>2.7614087146917958</v>
       </c>
     </row>
-    <row r="108" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="108" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B108" t="s">
         <v>42</v>
       </c>
       <c r="C108">
         <v>2.7245299896641444</v>
       </c>
     </row>
-    <row r="109" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="109" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B109" t="s">
         <v>151</v>
       </c>
       <c r="C109">
         <v>2.6436084565324314</v>
       </c>
     </row>
-    <row r="110" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="110" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B110" t="s">
         <v>14</v>
       </c>
       <c r="C110">
         <v>2.4411625940225252</v>
       </c>
     </row>
-    <row r="111" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="111" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B111" t="s">
         <v>12</v>
       </c>
       <c r="C111">
         <v>2.2900461369951017</v>
       </c>
     </row>
-    <row r="112" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="112" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B112" t="s">
         <v>34</v>
       </c>
       <c r="C112">
         <v>2.2034400017307982</v>
       </c>
     </row>
-    <row r="113" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="113" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B113" t="s">
         <v>111</v>
       </c>
       <c r="C113">
         <v>1.8678200267218465</v>
       </c>
     </row>
-    <row r="114" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="114" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B114" t="s">
         <v>23</v>
       </c>
       <c r="C114">
         <v>1.686193376186182</v>
       </c>
     </row>
-    <row r="115" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="115" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B115" t="s">
         <v>125</v>
       </c>
       <c r="C115">
         <v>1.6614827676205444</v>
       </c>
     </row>
-    <row r="116" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="116" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B116" t="s">
         <v>140</v>
       </c>
       <c r="C116">
         <v>1.3499413500741897</v>
       </c>
     </row>
-    <row r="117" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="117" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B117" t="s">
         <v>29</v>
       </c>
       <c r="C117">
         <v>1.2177590575457036</v>
       </c>
     </row>
-    <row r="118" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="118" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B118" t="s">
         <v>110</v>
       </c>
       <c r="C118">
         <v>1.0550714391240328</v>
       </c>
     </row>
-    <row r="119" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B119" t="s">
         <v>51</v>
       </c>
       <c r="C119">
         <v>0.87854343414941993</v>
       </c>
     </row>
-    <row r="120" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="120" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120">
         <v>0.77848906384714645</v>
       </c>
     </row>
-    <row r="121" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="121" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B121" t="s">
         <v>58</v>
       </c>
       <c r="C121">
         <v>0.70102341769942589</v>
       </c>
     </row>
-    <row r="122" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="122" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122">
         <v>0.64057420627327177</v>
       </c>
     </row>
-    <row r="123" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="123" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B123" t="s">
         <v>38</v>
       </c>
       <c r="C123">
         <v>0.53674945229455984</v>
       </c>
     </row>
-    <row r="124" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="124" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B124" t="s">
         <v>52</v>
       </c>
       <c r="C124">
         <v>0.46518209065963856</v>
       </c>
     </row>
-    <row r="125" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="125" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B125" t="s">
         <v>3</v>
       </c>
       <c r="C125">
         <v>0.45849254382691684</v>
       </c>
     </row>
-    <row r="126" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="126" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B126" t="s">
         <v>113</v>
       </c>
       <c r="C126">
         <v>0.44681410137969829</v>
       </c>
     </row>
-    <row r="127" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="127" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B127" t="s">
         <v>153</v>
       </c>
       <c r="C127">
         <v>0.42648381333569374</v>
       </c>
     </row>
-    <row r="128" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="128" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B128" t="s">
         <v>59</v>
       </c>
       <c r="C128">
         <v>0.3691004048044334</v>
       </c>
     </row>
-    <row r="129" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="129" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B129" t="s">
         <v>116</v>
       </c>
       <c r="C129">
         <v>0.36319667559040225</v>
       </c>
     </row>
-    <row r="130" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="130" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B130" t="s">
         <v>20</v>
       </c>
       <c r="C130">
         <v>0.35382647444324644</v>
       </c>
     </row>
-    <row r="131" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="131" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B131" t="s">
         <v>25</v>
       </c>
       <c r="C131">
         <v>0.32091411873811093</v>
       </c>
     </row>
-    <row r="132" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="132" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132">
         <v>0.2039734556825489</v>
       </c>
     </row>
-    <row r="133" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="133" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B133" t="s">
         <v>17</v>
       </c>
       <c r="C133">
         <v>0.1635888194492158</v>
       </c>
     </row>
-    <row r="134" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="134" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B134" t="s">
         <v>53</v>
       </c>
       <c r="C134">
         <v>0.13434771901388631</v>
       </c>
     </row>
-    <row r="135" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="135" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B135" t="s">
         <v>56</v>
       </c>
       <c r="C135">
         <v>0.12608661993491571</v>
       </c>
     </row>
-    <row r="136" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="136" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B136" t="s">
         <v>39</v>
       </c>
       <c r="C136">
         <v>0.1112566052502505</v>
       </c>
     </row>
-    <row r="137" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="137" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137">
         <v>0.10016757803204152</v>
       </c>
     </row>
-    <row r="138" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="138" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B138" t="s">
         <v>26</v>
       </c>
       <c r="C138">
         <v>2.8270232724137534E-2</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B61:C138">
     <sortCondition descending="1" ref="C61:C138"/>
   </sortState>
   <mergeCells count="5">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B34:F34"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:D36"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0B00-000000000000}"/>
     <hyperlink ref="B36" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{CA76C7D8-B07A-41BF-BCF3-5076B7F65F68}"/>
     <hyperlink ref="B36:C36" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{6149B752-CA98-48F5-AEB6-AC032F0D8463}"/>
     <hyperlink ref="B36:D36" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{66A64280-C240-4EE4-AA34-7B53B7A38AF0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H74"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A47" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2" max="3" width="30.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" customWidth="1"/>
+    <col min="6" max="6" width="9.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-    <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="200" t="s">
+        <v>159</v>
+      </c>
+      <c r="C2" s="201"/>
+    </row>
+    <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C4" s="41">
         <v>4078490</v>
       </c>
       <c r="E4" s="96"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B5" s="100" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="101">
         <v>31120</v>
       </c>
-      <c r="F5" s="170"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F5" s="171"/>
+    </row>
+    <row r="6" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7"/>
       <c r="B6" s="102" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="103">
         <v>214530</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" s="170"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B7" s="102" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="103">
         <v>315690</v>
       </c>
-      <c r="F7" s="170"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F7" s="171"/>
+    </row>
+    <row r="8" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7"/>
       <c r="B8" s="102" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="169">
         <v>3250</v>
       </c>
       <c r="D8"/>
+      <c r="E8"/>
       <c r="F8" s="171"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B9" s="102" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="169">
         <v>0</v>
       </c>
-      <c r="E9" s="3"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F9" s="170"/>
+    </row>
+    <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="7"/>
       <c r="B10" s="102" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="103">
         <v>400</v>
       </c>
       <c r="D10"/>
-      <c r="F10" s="171"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E10"/>
+      <c r="F10" s="170"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B11" s="102" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="103">
         <v>3550</v>
       </c>
-      <c r="E11" s="3"/>
       <c r="F11" s="171"/>
     </row>
-    <row r="12" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
       <c r="B12" s="102" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="103">
         <v>11130</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12" s="170"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F12" s="171"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B13" s="102" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="103">
         <v>62230</v>
       </c>
       <c r="F13" s="170"/>
     </row>
-    <row r="14" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="7"/>
       <c r="B14" s="102" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="103">
         <v>26710</v>
       </c>
       <c r="D14"/>
-      <c r="F14" s="171"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E14"/>
+      <c r="F14" s="170"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B15" s="102" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="169">
         <v>1020</v>
       </c>
-      <c r="E15" s="3"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F15" s="170"/>
+    </row>
+    <row r="16" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="7"/>
       <c r="B16" s="102" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="103">
         <v>7320</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16" s="170"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F16" s="171"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B17" s="102" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="103">
         <v>22730</v>
       </c>
       <c r="F17" s="170"/>
     </row>
-    <row r="18" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A18" s="7"/>
       <c r="B18" s="102" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="169">
         <v>2510</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18" s="170"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F18" s="171"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B19" s="102" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="169">
         <v>50</v>
       </c>
-      <c r="E19" s="3"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F19" s="170"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B20" s="102" t="s">
         <v>102</v>
       </c>
       <c r="C20" s="169">
         <v>520</v>
       </c>
-      <c r="E20" s="3"/>
       <c r="F20" s="171"/>
     </row>
-    <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="7"/>
       <c r="B21" s="102" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="169">
         <v>160</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21" s="170"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F21" s="171"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B22" s="102" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="103">
         <v>50</v>
       </c>
       <c r="F22" s="170"/>
     </row>
-    <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="7"/>
       <c r="B23" s="102" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="103">
         <v>50</v>
       </c>
       <c r="D23"/>
+      <c r="E23"/>
       <c r="F23" s="171"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B24" s="102" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="169">
         <v>3950</v>
       </c>
-      <c r="E24" s="3"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F24" s="170"/>
+    </row>
+    <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="7"/>
       <c r="B25" s="102" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="103">
         <v>760</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25" s="170"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F25" s="171"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B26" s="102" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="169">
         <v>180</v>
       </c>
       <c r="F26" s="170"/>
     </row>
-    <row r="27" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="7"/>
       <c r="B27" s="102" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="169">
         <v>10</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" s="170"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B28" s="102" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="103">
         <v>136740</v>
       </c>
-      <c r="E28" s="3"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F28" s="170"/>
+    </row>
+    <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="7"/>
       <c r="B29" s="102" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="103">
         <v>248410</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" s="170"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B30" s="102" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="103">
         <v>310</v>
       </c>
-      <c r="E30" s="3"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F30" s="170"/>
+    </row>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7"/>
       <c r="B31" s="102" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="103">
         <v>4680</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31" s="170"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B32" s="102" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="103">
         <v>1082690</v>
       </c>
-      <c r="E32" s="3"/>
       <c r="F32" s="171"/>
     </row>
-    <row r="33" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="7"/>
       <c r="B33" s="102" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="103">
         <v>1600</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
-      <c r="F33" s="170"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F33" s="171"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B34" s="102" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="103">
         <v>0</v>
       </c>
       <c r="F34" s="170"/>
     </row>
-    <row r="35" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A35" s="7"/>
       <c r="B35" s="102" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="169">
         <v>570</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
-      <c r="F35" s="170"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F35" s="171"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B36" s="102" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="169">
         <v>430</v>
       </c>
-      <c r="F36" s="170"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="171"/>
+    </row>
+    <row r="37" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="102" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="103">
         <v>2930</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37" s="170"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B38" s="102" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="103">
         <v>3290</v>
       </c>
-      <c r="E38" s="3"/>
       <c r="F38" s="171"/>
     </row>
-    <row r="39" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7"/>
       <c r="B39" s="102" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="169">
         <v>380</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39" s="170"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B40" s="102" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="103">
         <v>2600</v>
       </c>
-      <c r="E40" s="3"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F40" s="170"/>
+    </row>
+    <row r="41" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7"/>
       <c r="B41" s="102" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="169">
         <v>370</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41" s="170"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F41" s="171"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B42" s="102" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="169">
         <v>60</v>
       </c>
-      <c r="E42" s="3"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F42" s="170"/>
+    </row>
+    <row r="43" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7"/>
       <c r="B43" s="102" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="169">
         <v>70</v>
       </c>
       <c r="D43"/>
+      <c r="E43"/>
       <c r="F43" s="171"/>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B44" s="102" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="103">
         <v>90180</v>
       </c>
-      <c r="F44" s="170"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F44" s="171"/>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7"/>
       <c r="B45" s="102" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="103">
         <v>0</v>
       </c>
       <c r="D45"/>
+      <c r="E45"/>
       <c r="F45" s="171"/>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B46" s="102" t="s">
         <v>43</v>
       </c>
       <c r="C46" s="169">
         <v>100</v>
       </c>
-      <c r="F46" s="170"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F46" s="171"/>
+    </row>
+    <row r="47" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7"/>
       <c r="B47" s="102" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="103">
         <v>1040</v>
       </c>
       <c r="D47"/>
-      <c r="F47" s="171"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E47"/>
+      <c r="F47" s="170"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B48" s="102" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="103">
         <v>1640</v>
       </c>
       <c r="F48" s="170"/>
     </row>
-    <row r="49" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="7"/>
       <c r="B49" s="102" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="103">
         <v>5190</v>
       </c>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49" s="170"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B50" s="102" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="103">
         <v>0</v>
       </c>
-      <c r="E50" s="3"/>
       <c r="F50" s="171"/>
     </row>
-    <row r="51" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A51" s="7"/>
       <c r="B51" s="102" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="103">
         <v>4090</v>
       </c>
       <c r="D51"/>
-      <c r="F51" s="171"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E51"/>
+      <c r="F51" s="170"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B52" s="102" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="103">
         <v>100</v>
       </c>
-      <c r="E52" s="3"/>
       <c r="F52" s="171"/>
     </row>
-    <row r="53" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A53" s="7"/>
       <c r="B53" s="102" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="103">
         <v>53030</v>
       </c>
       <c r="D53"/>
-      <c r="F53" s="171"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E53"/>
+      <c r="F53" s="170"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B54" s="102" t="s">
         <v>51</v>
       </c>
       <c r="C54" s="169">
         <v>1290</v>
       </c>
       <c r="F54" s="170"/>
     </row>
-    <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A55" s="7"/>
       <c r="B55" s="102" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="103">
         <v>621110</v>
       </c>
       <c r="D55"/>
-      <c r="F55" s="171"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E55"/>
+      <c r="F55" s="170"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B56" s="102" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="169">
         <v>1170</v>
       </c>
-      <c r="F56" s="170"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F56" s="171"/>
+    </row>
+    <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A57" s="7"/>
       <c r="B57" s="102" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="169">
         <v>650</v>
       </c>
       <c r="D57"/>
       <c r="E57"/>
-      <c r="F57" s="170"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F57" s="171"/>
+    </row>
+    <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A58" s="7"/>
       <c r="B58" s="102" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="169">
         <v>0</v>
       </c>
       <c r="D58"/>
+      <c r="E58"/>
       <c r="F58" s="171"/>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="7"/>
       <c r="B59" s="102" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="169">
         <v>40</v>
       </c>
-      <c r="F59" s="170"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F59" s="171"/>
+    </row>
+    <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A60" s="7"/>
       <c r="B60" s="102" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="103">
         <v>400</v>
       </c>
       <c r="D60"/>
+      <c r="E60"/>
       <c r="F60" s="171"/>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B61" s="102" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="103">
         <v>1062060</v>
       </c>
-      <c r="E61" s="3"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F61" s="170"/>
+    </row>
+    <row r="62" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A62" s="7"/>
       <c r="B62" s="102" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="169">
         <v>390</v>
       </c>
       <c r="D62"/>
+      <c r="E62"/>
       <c r="F62" s="171"/>
     </row>
-    <row r="63" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A63" s="7"/>
       <c r="B63" s="102" t="s">
         <v>104</v>
       </c>
       <c r="C63" s="103">
         <v>0</v>
       </c>
       <c r="D63"/>
-      <c r="F63" s="171"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E63"/>
+      <c r="F63" s="170"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B64" s="102" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="169">
         <v>1890</v>
       </c>
-      <c r="F64" s="170"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F64" s="171"/>
+    </row>
+    <row r="65" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A65" s="7"/>
       <c r="B65" s="102" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="169">
         <v>0</v>
       </c>
       <c r="D65"/>
-      <c r="F65" s="171"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E65"/>
+      <c r="F65" s="170"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B66" s="104" t="s">
         <v>63</v>
       </c>
       <c r="C66" s="105">
         <v>11530</v>
       </c>
-      <c r="E66" s="3"/>
       <c r="F66" s="171"/>
     </row>
-    <row r="67" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="23"/>
       <c r="B67" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="42">
         <v>3645520</v>
       </c>
     </row>
-    <row r="68" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B68" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C68" s="41">
         <v>328810</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C69" s="41">
         <v>1672560</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B70" s="19" t="s">
         <v>72</v>
       </c>
       <c r="C70" s="43">
         <v>1663650</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="17"/>
       <c r="C71" s="20"/>
     </row>
-    <row r="72" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B72" s="198" t="s">
+      <c r="B72" s="202" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="199"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C72" s="203"/>
+    </row>
+    <row r="73" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B73" s="194" t="s">
-[...4 lines deleted...]
-    <row r="74" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="185"/>
+    </row>
+    <row r="74" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B74" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D74" s="181"/>
+      <c r="B74" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" s="186"/>
+      <c r="D74" s="186"/>
       <c r="E74" s="164"/>
       <c r="F74" s="164"/>
       <c r="G74" s="164"/>
       <c r="H74" s="98"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="E5:F66">
-    <sortCondition descending="1" ref="F5:F66"/>
+    <sortCondition ref="E5:E66"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="B74:D74"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B74" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{BED87072-D00E-413B-BB9A-AA06CEC3C12D}"/>
     <hyperlink ref="B74:C74" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{B37D23FF-95F6-4465-BA68-E6F8F5418118}"/>
     <hyperlink ref="B74:D74" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{3639FC7F-E400-4E30-AAFC-9681B6B7507B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="16.7109375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="24.6640625" style="5" customWidth="1"/>
+    <col min="3" max="5" width="16.6640625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
-    <row r="2" spans="1:5" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-    <row r="3" spans="1:5" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="204" t="s">
+        <v>160</v>
+      </c>
+      <c r="C2" s="205"/>
+      <c r="D2" s="205"/>
+      <c r="E2" s="205"/>
+    </row>
+    <row r="3" spans="1:5" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C4" s="21">
         <v>4078490</v>
       </c>
       <c r="D4" s="22">
         <f>C4/C$4*100</f>
         <v>100</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="40" t="s">
         <v>79</v>
       </c>
       <c r="C5" s="21">
         <f>SUM(C6:C19)</f>
         <v>3978760</v>
       </c>
       <c r="D5" s="22">
         <f>C5/C$4*100</f>
         <v>97.554732266108289</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6"/>
       <c r="B6" s="106" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="107">
         <v>1082690</v>
       </c>
       <c r="D6" s="108">
         <f>C6/C$4*100</f>
         <v>26.546344357838318</v>
       </c>
       <c r="E6" s="108">
         <f>D6</f>
         <v>26.546344357838318</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7"/>
       <c r="B7" s="109" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="110">
         <v>1062060</v>
       </c>
       <c r="D7" s="111">
         <f t="shared" ref="D7:D19" si="0">C7/C$4*100</f>
         <v>26.040519898295695</v>
       </c>
       <c r="E7" s="111">
         <f>D7+E6</f>
         <v>52.586864256134014</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8"/>
       <c r="B8" s="109" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="110">
         <v>621110</v>
       </c>
       <c r="D8" s="111">
         <f t="shared" si="0"/>
         <v>15.228920507344629</v>
       </c>
       <c r="E8" s="111">
         <f t="shared" ref="E8:E19" si="1">D8+E7</f>
         <v>67.815784763478646</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9"/>
       <c r="B9" s="109" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="110">
         <v>315690</v>
       </c>
       <c r="D9" s="111">
         <f t="shared" si="0"/>
         <v>7.7403646937959882</v>
       </c>
       <c r="E9" s="111">
         <f t="shared" si="1"/>
         <v>75.556149457274628</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10"/>
       <c r="B10" s="109" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="110">
         <v>248410</v>
       </c>
       <c r="D10" s="111">
         <f t="shared" si="0"/>
         <v>6.0907345610752994</v>
       </c>
       <c r="E10" s="111">
         <f t="shared" si="1"/>
         <v>81.646884018349922</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11"/>
       <c r="B11" s="109" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="110">
         <v>214530</v>
       </c>
       <c r="D11" s="111">
         <f t="shared" si="0"/>
         <v>5.2600349639204707</v>
       </c>
       <c r="E11" s="111">
         <f t="shared" si="1"/>
         <v>86.906918982270398</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12"/>
       <c r="B12" s="109" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="110">
         <v>136740</v>
       </c>
       <c r="D12" s="111">
         <f t="shared" si="0"/>
         <v>3.3527114201579509</v>
       </c>
       <c r="E12" s="111">
         <f t="shared" si="1"/>
         <v>90.259630402428343</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13"/>
       <c r="B13" s="109" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="110">
         <v>90180</v>
       </c>
       <c r="D13" s="111">
         <f t="shared" si="0"/>
         <v>2.2111124460278191</v>
       </c>
       <c r="E13" s="111">
         <f t="shared" si="1"/>
         <v>92.470742848456155</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14"/>
       <c r="B14" s="109" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="110">
         <v>62230</v>
       </c>
       <c r="D14" s="111">
         <f t="shared" si="0"/>
         <v>1.5258097972533953</v>
       </c>
       <c r="E14" s="111">
         <f t="shared" si="1"/>
         <v>93.996552645709556</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15"/>
       <c r="B15" s="109" t="s">
         <v>116</v>
       </c>
       <c r="C15" s="110">
         <v>53030</v>
       </c>
       <c r="D15" s="111">
         <f t="shared" si="0"/>
         <v>1.3002361167981287</v>
       </c>
       <c r="E15" s="111">
         <f t="shared" si="1"/>
         <v>95.296788762507688</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16"/>
       <c r="B16" s="109" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="110">
         <v>31120</v>
       </c>
       <c r="D16" s="111">
         <f t="shared" si="0"/>
         <v>0.76302749301824935</v>
       </c>
       <c r="E16" s="111">
         <f t="shared" si="1"/>
         <v>96.059816255525931</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17"/>
       <c r="B17" s="109" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="110">
         <v>26710</v>
       </c>
       <c r="D17" s="111">
         <f t="shared" si="0"/>
         <v>0.65489923966958363</v>
       </c>
       <c r="E17" s="111">
         <f t="shared" si="1"/>
         <v>96.71471549519552</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18"/>
       <c r="B18" s="109" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="110">
         <v>22730</v>
       </c>
       <c r="D18" s="111">
         <f t="shared" si="0"/>
         <v>0.55731410399437054</v>
       </c>
       <c r="E18" s="111">
         <f t="shared" si="1"/>
         <v>97.272029599189892</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19"/>
       <c r="B19" s="112" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="113">
         <v>11530</v>
       </c>
       <c r="D19" s="114">
         <f t="shared" si="0"/>
         <v>0.2827026669183938</v>
       </c>
       <c r="E19" s="114">
         <f t="shared" si="1"/>
         <v>97.554732266108289</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="198" t="s">
+      <c r="B21" s="202" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="202"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="206"/>
+      <c r="D21" s="206"/>
+      <c r="E21" s="206"/>
+    </row>
+    <row r="22" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="194" t="s">
-[...4 lines deleted...]
-    <row r="23" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C22" s="185"/>
+    </row>
+    <row r="23" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B23" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="181"/>
+      <c r="B23" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C23" s="186"/>
+      <c r="D23" s="186"/>
       <c r="E23" s="164"/>
       <c r="F23" s="164"/>
       <c r="G23" s="164"/>
       <c r="H23" s="98"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B29:C87">
     <sortCondition descending="1" ref="C29"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="B23" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{0E9CD848-B930-45ED-8D68-2B997FEA9BD2}"/>
     <hyperlink ref="B23:C23" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{B7661C4C-57AF-4D8E-B4AD-49DB02E06DFE}"/>
     <hyperlink ref="B23:D23" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{550CD60D-DBD8-499C-A7B2-86F3F8A0B5DC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AE45"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.7109375" customWidth="1"/>
-    <col min="3" max="7" width="18.7109375" customWidth="1"/>
+    <col min="1" max="2" width="12.6640625" customWidth="1"/>
+    <col min="3" max="7" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="25"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="13"/>
       <c r="I1" s="13"/>
     </row>
-    <row r="2" spans="1:9" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7"/>
-      <c r="B2" s="207" t="s">
-[...8 lines deleted...]
-    <row r="3" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="211" t="s">
+        <v>161</v>
+      </c>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+    </row>
+    <row r="3" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
-      <c r="B3" s="209" t="s">
+      <c r="B3" s="212" t="s">
         <v>73</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="211" t="s">
+      <c r="E3" s="214" t="s">
         <v>84</v>
       </c>
-      <c r="F3" s="212"/>
-      <c r="G3" s="213" t="s">
+      <c r="F3" s="215"/>
+      <c r="G3" s="216" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
-      <c r="B4" s="210"/>
-      <c r="C4" s="205" t="s">
+      <c r="B4" s="213"/>
+      <c r="C4" s="209" t="s">
         <v>85</v>
       </c>
-      <c r="D4" s="206"/>
+      <c r="D4" s="210"/>
       <c r="E4" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="214"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G4" s="217"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="9"/>
       <c r="B5" s="115">
         <v>1996</v>
       </c>
       <c r="C5" s="116">
         <v>2737490</v>
       </c>
       <c r="D5" s="117">
         <v>94351600</v>
       </c>
       <c r="E5" s="155">
         <f>C5/C$5*100</f>
         <v>100</v>
       </c>
       <c r="F5" s="156">
         <f>D5/D$5*100</f>
         <v>100</v>
       </c>
       <c r="G5" s="118">
         <f t="shared" ref="G5:G22" si="0">(C5/D5)*100</f>
         <v>2.9013710419325163</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="9"/>
       <c r="B6" s="119">
         <v>1997</v>
       </c>
       <c r="C6" s="120">
         <v>2932550</v>
       </c>
       <c r="D6" s="121">
         <v>102331000</v>
       </c>
       <c r="E6" s="157">
         <f t="shared" ref="E6:E10" si="1">C6/C$5*100</f>
         <v>107.12550548129856</v>
       </c>
       <c r="F6" s="158">
         <f t="shared" ref="F6:F10" si="2">D6/D$5*100</f>
         <v>108.45709028781705</v>
       </c>
       <c r="G6" s="122">
         <f t="shared" si="0"/>
         <v>2.8657493819077309</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="9"/>
       <c r="B7" s="119">
         <v>1998</v>
       </c>
       <c r="C7" s="120">
         <v>3016290</v>
       </c>
       <c r="D7" s="121">
         <v>111353400</v>
       </c>
       <c r="E7" s="157">
         <f t="shared" si="1"/>
         <v>110.18451208954187</v>
       </c>
       <c r="F7" s="158">
         <f t="shared" si="2"/>
         <v>118.01962022901573</v>
       </c>
       <c r="G7" s="122">
         <f t="shared" si="0"/>
         <v>2.7087542903943662</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="9"/>
       <c r="B8" s="119">
         <v>1999</v>
       </c>
       <c r="C8" s="120">
         <v>3121680</v>
       </c>
       <c r="D8" s="121">
         <v>119603300</v>
       </c>
       <c r="E8" s="157">
         <f t="shared" si="1"/>
         <v>114.03438916671843</v>
       </c>
       <c r="F8" s="158">
         <f t="shared" si="2"/>
         <v>126.76340411821315</v>
       </c>
       <c r="G8" s="122">
         <f t="shared" si="0"/>
         <v>2.6100283186166267</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="9"/>
       <c r="B9" s="119">
         <v>2000</v>
       </c>
       <c r="C9" s="120">
         <v>3458120</v>
       </c>
       <c r="D9" s="121">
         <v>128414400</v>
       </c>
       <c r="E9" s="157">
         <f t="shared" si="1"/>
         <v>126.32447972412683</v>
       </c>
       <c r="F9" s="158">
         <f t="shared" si="2"/>
         <v>136.1019844920489</v>
       </c>
       <c r="G9" s="122">
         <f t="shared" si="0"/>
         <v>2.6929378636663803</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="9"/>
       <c r="B10" s="119">
         <v>2001</v>
       </c>
       <c r="C10" s="120">
         <v>3736820</v>
       </c>
       <c r="D10" s="121">
         <v>135775000</v>
       </c>
       <c r="E10" s="157">
         <f t="shared" si="1"/>
         <v>136.50533883228798</v>
       </c>
       <c r="F10" s="158">
         <f t="shared" si="2"/>
         <v>143.90323004591338</v>
       </c>
       <c r="G10" s="122">
         <f t="shared" si="0"/>
         <v>2.7522150616829313</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="32"/>
       <c r="B11" s="119">
         <v>2002</v>
       </c>
       <c r="C11" s="120">
         <v>2817880</v>
       </c>
       <c r="D11" s="121">
         <v>142554300</v>
       </c>
       <c r="E11" s="157">
         <f>C11/C$11*100</f>
         <v>100</v>
       </c>
       <c r="F11" s="158">
         <f>D11/D$11*100</f>
         <v>100</v>
       </c>
       <c r="G11" s="122">
         <f t="shared" si="0"/>
         <v>1.9767064199396298</v>
       </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="9"/>
       <c r="B12" s="119">
         <v>2003</v>
       </c>
       <c r="C12" s="120">
         <v>2433780</v>
       </c>
       <c r="D12" s="121">
         <v>146067900</v>
       </c>
       <c r="E12" s="157">
         <f t="shared" ref="E12:E28" si="3">C12/C$11*100</f>
         <v>86.369185345011147</v>
       </c>
       <c r="F12" s="158">
         <f t="shared" ref="F12:F28" si="4">D12/D$11*100</f>
         <v>102.46474501295295</v>
       </c>
       <c r="G12" s="122">
         <f t="shared" si="0"/>
         <v>1.6661977066829881</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="9"/>
       <c r="B13" s="119">
         <v>2004</v>
       </c>
       <c r="C13" s="120">
         <v>2442160</v>
       </c>
       <c r="D13" s="121">
         <v>152248400</v>
       </c>
       <c r="E13" s="157">
         <f t="shared" si="3"/>
         <v>86.666572032875777</v>
       </c>
       <c r="F13" s="158">
         <f t="shared" si="4"/>
         <v>106.80028592613482</v>
       </c>
       <c r="G13" s="122">
         <f t="shared" si="0"/>
         <v>1.6040628341578631</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="9"/>
       <c r="B14" s="119">
         <v>2005</v>
       </c>
       <c r="C14" s="120">
         <v>2277250</v>
       </c>
       <c r="D14" s="121">
         <v>158552700</v>
       </c>
       <c r="E14" s="157">
         <f t="shared" si="3"/>
         <v>80.814300112141041</v>
       </c>
       <c r="F14" s="158">
         <f t="shared" si="4"/>
         <v>111.22267094012597</v>
       </c>
       <c r="G14" s="122"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
       <c r="B15" s="119">
         <v>2006</v>
       </c>
       <c r="C15" s="120">
         <v>2420270</v>
       </c>
       <c r="D15" s="121">
         <v>166260500</v>
       </c>
       <c r="E15" s="157">
         <f t="shared" si="3"/>
         <v>85.889746901926273</v>
       </c>
       <c r="F15" s="158">
         <f t="shared" si="4"/>
         <v>116.62959307435834</v>
       </c>
       <c r="G15" s="122">
         <f t="shared" si="0"/>
         <v>1.4557095642079747</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="9"/>
       <c r="B16" s="119">
         <v>2007</v>
       </c>
       <c r="C16" s="120">
         <v>2588420</v>
       </c>
       <c r="D16" s="121">
         <v>175483400</v>
       </c>
       <c r="E16" s="157">
         <f t="shared" si="3"/>
         <v>91.856998878589579</v>
       </c>
       <c r="F16" s="158">
         <f t="shared" si="4"/>
         <v>123.09933828723511</v>
       </c>
       <c r="G16" s="122">
         <f t="shared" si="0"/>
         <v>1.475022708700652</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="9"/>
       <c r="B17" s="119">
         <v>2008</v>
       </c>
       <c r="C17" s="120">
         <v>2484680</v>
       </c>
       <c r="D17" s="121">
         <v>179102800</v>
       </c>
       <c r="E17" s="157">
         <f t="shared" si="3"/>
         <v>88.175507828580351</v>
       </c>
       <c r="F17" s="158">
         <f t="shared" si="4"/>
         <v>125.63830063351298</v>
       </c>
       <c r="G17" s="122">
         <f t="shared" si="0"/>
         <v>1.387292660974591</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="9"/>
       <c r="B18" s="119">
         <v>2009</v>
       </c>
       <c r="C18" s="120">
         <v>2281870</v>
       </c>
       <c r="D18" s="121">
         <v>175416400</v>
       </c>
       <c r="E18" s="157">
         <f t="shared" si="3"/>
         <v>80.978253154854002</v>
       </c>
       <c r="F18" s="158">
         <f t="shared" si="4"/>
         <v>123.05233865270988</v>
       </c>
       <c r="G18" s="122">
         <f t="shared" si="0"/>
         <v>1.3008304810724653</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="9"/>
       <c r="B19" s="119">
         <v>2010</v>
       </c>
       <c r="C19" s="120">
         <v>2425900</v>
       </c>
       <c r="D19" s="121">
         <v>179860400</v>
       </c>
       <c r="E19" s="157">
         <f t="shared" si="3"/>
         <v>86.089542492937952</v>
       </c>
       <c r="F19" s="158">
         <f t="shared" si="4"/>
         <v>126.16974724718932</v>
       </c>
       <c r="G19" s="122">
         <f t="shared" si="0"/>
         <v>1.3487682669448082</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="9"/>
       <c r="B20" s="119">
         <v>2011</v>
       </c>
       <c r="C20" s="120">
         <v>2430490</v>
       </c>
       <c r="D20" s="121">
         <v>176318000</v>
       </c>
       <c r="E20" s="157">
         <f t="shared" si="3"/>
         <v>86.252430905503431</v>
       </c>
       <c r="F20" s="158">
         <f t="shared" si="4"/>
         <v>123.68479940626133</v>
       </c>
       <c r="G20" s="122">
         <f t="shared" si="0"/>
         <v>1.3784695833664176</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="9"/>
       <c r="B21" s="119">
         <v>2012</v>
       </c>
       <c r="C21" s="120">
         <v>2749460</v>
       </c>
       <c r="D21" s="121">
         <v>168538800</v>
       </c>
       <c r="E21" s="157">
         <f t="shared" si="3"/>
         <v>97.571933510298521</v>
       </c>
       <c r="F21" s="158">
         <f t="shared" si="4"/>
         <v>118.2277910943409</v>
       </c>
       <c r="G21" s="122">
         <f t="shared" si="0"/>
         <v>1.6313513564828988</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
       <c r="B22" s="119">
         <v>2013</v>
       </c>
       <c r="C22" s="120">
         <v>3015780</v>
       </c>
       <c r="D22" s="121">
         <v>170675600</v>
       </c>
       <c r="E22" s="157">
         <f t="shared" si="3"/>
         <v>107.02301020625436</v>
       </c>
       <c r="F22" s="158">
         <f t="shared" si="4"/>
         <v>119.72672869215451</v>
       </c>
       <c r="G22" s="122">
         <f t="shared" si="0"/>
         <v>1.7669661041179876</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="9"/>
       <c r="B23" s="119">
         <v>2014</v>
       </c>
       <c r="C23" s="120">
         <v>3060710</v>
       </c>
       <c r="D23" s="121">
         <v>173186700</v>
       </c>
       <c r="E23" s="157">
         <f t="shared" si="3"/>
         <v>108.6174712904737</v>
       </c>
       <c r="F23" s="158">
         <f t="shared" si="4"/>
         <v>121.48823290493517</v>
       </c>
       <c r="G23" s="122">
         <f t="shared" ref="G23" si="5">(C23/D23)*100</f>
         <v>1.767289289535513</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="9"/>
       <c r="B24" s="119">
         <v>2015</v>
       </c>
       <c r="C24" s="120">
         <v>3315620</v>
       </c>
       <c r="D24" s="121">
         <v>179392700</v>
       </c>
       <c r="E24" s="157">
         <f t="shared" si="3"/>
         <v>117.66363365366873</v>
       </c>
       <c r="F24" s="158">
         <f t="shared" si="4"/>
         <v>125.84166173871991</v>
       </c>
       <c r="G24" s="122">
         <f>(C24/D24)*100</f>
         <v>1.8482468907597689</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="9"/>
       <c r="B25" s="119">
         <v>2016</v>
       </c>
       <c r="C25" s="120">
         <v>3343200</v>
       </c>
       <c r="D25" s="121">
         <v>186380700</v>
       </c>
       <c r="E25" s="157">
         <f t="shared" si="3"/>
         <v>118.64238363592487</v>
       </c>
       <c r="F25" s="158">
         <f t="shared" si="4"/>
         <v>130.74365347099314</v>
       </c>
       <c r="G25" s="122">
         <f>(C25/D25)*100</f>
         <v>1.7937479578089364</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="9"/>
       <c r="B26" s="119">
         <v>2017</v>
       </c>
       <c r="C26" s="120">
         <v>3554750</v>
       </c>
       <c r="D26" s="121">
         <v>195509100</v>
       </c>
       <c r="E26" s="157">
         <f t="shared" si="3"/>
         <v>126.14980055928571</v>
       </c>
       <c r="F26" s="158">
         <f t="shared" si="4"/>
         <v>137.1471081545769</v>
       </c>
       <c r="G26" s="122">
         <f>(C26/D26)*100</f>
         <v>1.8182018126010502</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="9"/>
       <c r="B27" s="119">
         <v>2018</v>
       </c>
       <c r="C27" s="120">
         <v>3604010</v>
       </c>
       <c r="D27" s="121">
         <v>204997600</v>
       </c>
       <c r="E27" s="157">
         <f t="shared" si="3"/>
         <v>127.89792326145897</v>
       </c>
       <c r="F27" s="158">
         <f t="shared" si="4"/>
         <v>143.80316833655667</v>
       </c>
       <c r="G27" s="122">
         <f t="shared" ref="G27:G28" si="6">(C27/D27)*100</f>
         <v>1.7580742408691614</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="9"/>
       <c r="B28" s="150">
         <v>2019</v>
       </c>
       <c r="C28" s="151">
         <v>3662130</v>
       </c>
       <c r="D28" s="152">
         <v>214489900</v>
       </c>
       <c r="E28" s="159">
         <f t="shared" si="3"/>
         <v>129.96046673385666</v>
       </c>
       <c r="F28" s="160">
         <f t="shared" si="4"/>
         <v>150.46189416944981</v>
       </c>
       <c r="G28" s="153">
         <f t="shared" si="6"/>
         <v>1.7073671067961709</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="9"/>
       <c r="B29" s="150">
         <v>2020</v>
       </c>
       <c r="C29" s="151">
         <v>3612860</v>
       </c>
       <c r="D29" s="152">
         <v>201032700</v>
       </c>
       <c r="E29" s="159">
         <f t="shared" ref="E29" si="7">C29/C$11*100</f>
         <v>128.21198915496757</v>
       </c>
       <c r="F29" s="160">
         <f>D29/D$11*100</f>
         <v>141.02184220328675</v>
       </c>
       <c r="G29" s="153">
         <f>(C29/D29)*100</f>
         <v>1.7971504138381469</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="9"/>
       <c r="B30" s="150">
         <v>2021</v>
       </c>
       <c r="C30" s="151">
         <v>3677760</v>
       </c>
       <c r="D30" s="152">
         <v>216493700</v>
       </c>
       <c r="E30" s="159">
         <f t="shared" ref="E30" si="8">C30/C$11*100</f>
         <v>130.51513904069728</v>
       </c>
       <c r="F30" s="160">
         <f t="shared" ref="F30" si="9">D30/D$11*100</f>
         <v>151.86753398529541</v>
       </c>
       <c r="G30" s="153">
         <f t="shared" ref="G30" si="10">(C30/D30)*100</f>
         <v>1.6987838445183392</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="9"/>
       <c r="B31" s="150">
         <v>2022</v>
       </c>
       <c r="C31" s="151">
         <v>3892260</v>
       </c>
       <c r="D31" s="152">
         <v>243957100</v>
       </c>
       <c r="E31" s="159">
         <f t="shared" ref="E31:E32" si="11">C31/C$11*100</f>
         <v>138.12724459522764</v>
       </c>
       <c r="F31" s="160">
         <f t="shared" ref="F31:F32" si="12">D31/D$11*100</f>
         <v>171.13275432589546</v>
       </c>
       <c r="G31" s="153">
         <f t="shared" ref="G31:G32" si="13">(C31/D31)*100</f>
         <v>1.5954690394335724</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="9"/>
       <c r="B32" s="123">
         <v>2023</v>
       </c>
       <c r="C32" s="124">
         <v>4078490</v>
       </c>
       <c r="D32" s="125">
         <v>267384300</v>
       </c>
       <c r="E32" s="161">
         <f t="shared" si="11"/>
         <v>144.73611367410962</v>
       </c>
       <c r="F32" s="162">
         <f t="shared" si="12"/>
         <v>187.56663250424575</v>
       </c>
       <c r="G32" s="126">
         <f t="shared" si="13"/>
         <v>1.5253288992659628</v>
       </c>
     </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A33" s="9"/>
       <c r="B33" s="28"/>
       <c r="C33" s="33"/>
       <c r="D33" s="29"/>
       <c r="E33" s="34"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
     </row>
-    <row r="34" spans="1:31" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:31" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="B34" s="203" t="s">
+      <c r="B34" s="207" t="s">
         <v>117</v>
       </c>
-      <c r="C34" s="203"/>
-[...6 lines deleted...]
-      <c r="J34" s="204"/>
+      <c r="C34" s="207"/>
+      <c r="D34" s="207"/>
+      <c r="E34" s="207"/>
+      <c r="F34" s="207"/>
+      <c r="G34" s="207"/>
+      <c r="H34" s="207"/>
+      <c r="I34" s="208"/>
+      <c r="J34" s="208"/>
       <c r="K34" s="9"/>
       <c r="L34" s="36"/>
       <c r="M34" s="154"/>
       <c r="N34" s="154"/>
       <c r="O34"/>
       <c r="P34" s="154"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="9"/>
       <c r="W34" s="9"/>
       <c r="X34" s="9"/>
       <c r="Y34" s="9"/>
       <c r="Z34" s="9"/>
       <c r="AA34" s="9"/>
       <c r="AB34" s="9"/>
       <c r="AC34" s="9"/>
       <c r="AD34" s="9"/>
       <c r="AE34" s="9"/>
     </row>
-    <row r="35" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B35" s="203" t="s">
+      <c r="B35" s="207" t="s">
         <v>82</v>
       </c>
-      <c r="C35" s="203"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:31" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C35" s="207"/>
+      <c r="D35" s="207"/>
+      <c r="E35" s="207"/>
+      <c r="F35" s="207"/>
+      <c r="G35" s="208"/>
+    </row>
+    <row r="36" spans="1:31" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B36" s="194" t="s">
-[...4 lines deleted...]
-    <row r="37" spans="1:31" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C36" s="185"/>
+    </row>
+    <row r="37" spans="1:31" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B37" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D37" s="181"/>
+      <c r="B37" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C37" s="186"/>
+      <c r="D37" s="186"/>
       <c r="E37" s="164"/>
       <c r="F37" s="164"/>
       <c r="G37" s="164"/>
       <c r="H37" s="98"/>
     </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A38" s="3"/>
       <c r="B38" s="35"/>
       <c r="C38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="35"/>
     </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A39" s="3"/>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="3"/>
     </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
     </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
     </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
     </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
     </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A44" s="3"/>
       <c r="B44" s="3"/>
     </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B34:J34"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="B35:G35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="B37" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{4654AF7A-D15A-4E38-9898-53D30B5C8906}"/>
     <hyperlink ref="B37:C37" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{4F448F6B-FD13-4A0A-A39C-31167760D317}"/>
     <hyperlink ref="B37:D37" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{ADC99227-75E1-4FC7-806B-241B7466388F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AA32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView showGridLines="0" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="26" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="18.6640625" customWidth="1"/>
+    <col min="3" max="26" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
       <c r="Z1" s="13"/>
     </row>
-    <row r="2" spans="1:27" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:27" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7"/>
-      <c r="B2" s="207" t="s">
-[...27 lines deleted...]
-    <row r="3" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="211" t="s">
+        <v>162</v>
+      </c>
+      <c r="C2" s="220"/>
+      <c r="D2" s="220"/>
+      <c r="E2" s="220"/>
+      <c r="F2" s="220"/>
+      <c r="G2" s="220"/>
+      <c r="H2" s="220"/>
+      <c r="I2" s="220"/>
+      <c r="J2" s="220"/>
+      <c r="K2" s="220"/>
+      <c r="L2" s="220"/>
+      <c r="M2" s="220"/>
+      <c r="N2" s="220"/>
+      <c r="O2" s="220"/>
+      <c r="P2" s="220"/>
+      <c r="Q2" s="220"/>
+      <c r="R2" s="220"/>
+      <c r="S2" s="220"/>
+      <c r="T2" s="220"/>
+      <c r="U2" s="220"/>
+      <c r="V2" s="220"/>
+      <c r="W2" s="220"/>
+      <c r="X2" s="220"/>
+      <c r="Y2" s="220"/>
+      <c r="Z2" s="220"/>
+    </row>
+    <row r="3" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
-      <c r="B3" s="219" t="s">
+      <c r="B3" s="222" t="s">
         <v>77</v>
       </c>
-      <c r="C3" s="216" t="s">
+      <c r="C3" s="219" t="s">
         <v>92</v>
       </c>
-      <c r="D3" s="216"/>
-[...20 lines deleted...]
-      <c r="Y3" s="215" t="s">
+      <c r="D3" s="219"/>
+      <c r="E3" s="219"/>
+      <c r="F3" s="219"/>
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
+      <c r="K3" s="219"/>
+      <c r="L3" s="219"/>
+      <c r="M3" s="219"/>
+      <c r="N3" s="219"/>
+      <c r="O3" s="219"/>
+      <c r="P3" s="219"/>
+      <c r="Q3" s="219"/>
+      <c r="R3" s="219"/>
+      <c r="S3" s="219"/>
+      <c r="T3" s="219"/>
+      <c r="U3" s="219"/>
+      <c r="V3" s="219"/>
+      <c r="W3" s="219"/>
+      <c r="X3" s="221"/>
+      <c r="Y3" s="218" t="s">
         <v>89</v>
       </c>
-      <c r="Z3" s="216"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z3" s="219"/>
+    </row>
+    <row r="4" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
-      <c r="B4" s="220"/>
+      <c r="B4" s="223"/>
       <c r="C4" s="79">
         <v>2002</v>
       </c>
       <c r="D4" s="79">
         <v>2003</v>
       </c>
       <c r="E4" s="79">
         <v>2004</v>
       </c>
       <c r="F4" s="79">
         <v>2005</v>
       </c>
       <c r="G4" s="79">
         <v>2006</v>
       </c>
       <c r="H4" s="79">
         <v>2007</v>
       </c>
       <c r="I4" s="79">
         <v>2008</v>
       </c>
       <c r="J4" s="79">
         <v>2009</v>
       </c>
       <c r="K4" s="79">
@@ -11001,51 +11180,51 @@
       <c r="S4" s="79">
         <v>2018</v>
       </c>
       <c r="T4" s="79">
         <v>2019</v>
       </c>
       <c r="U4" s="79">
         <v>2020</v>
       </c>
       <c r="V4" s="79">
         <v>2021</v>
       </c>
       <c r="W4" s="79">
         <v>2022</v>
       </c>
       <c r="X4" s="80">
         <v>2023</v>
       </c>
       <c r="Y4" s="57" t="s">
         <v>123</v>
       </c>
       <c r="Z4" s="58" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="81" t="s">
         <v>68</v>
       </c>
       <c r="C5" s="36">
         <v>2817880</v>
       </c>
       <c r="D5" s="36">
         <v>2433780</v>
       </c>
       <c r="E5" s="36">
         <v>2442160</v>
       </c>
       <c r="F5" s="36">
         <v>2277250</v>
       </c>
       <c r="G5" s="36">
         <v>2420270</v>
       </c>
       <c r="H5" s="36">
         <v>2588420</v>
       </c>
       <c r="I5" s="36">
         <v>2484680</v>
       </c>
@@ -11081,51 +11260,51 @@
       </c>
       <c r="T5" s="36">
         <v>3662130</v>
       </c>
       <c r="U5" s="36">
         <v>3612860</v>
       </c>
       <c r="V5" s="36">
         <v>3677760</v>
       </c>
       <c r="W5" s="36">
         <v>3892260</v>
       </c>
       <c r="X5" s="75">
         <v>4078490</v>
       </c>
       <c r="Y5" s="84">
         <f>(X5/C5*100)-100</f>
         <v>44.736113674109617</v>
       </c>
       <c r="Z5" s="163">
         <f>(X5/W5*100)-100</f>
         <v>4.784623843217048</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
       <c r="B6" s="127" t="s">
         <v>59</v>
       </c>
       <c r="C6" s="128">
         <v>629310</v>
       </c>
       <c r="D6" s="128">
         <v>516590.00000000006</v>
       </c>
       <c r="E6" s="128">
         <v>531060</v>
       </c>
       <c r="F6" s="128">
         <v>519890</v>
       </c>
       <c r="G6" s="128">
         <v>530720</v>
       </c>
       <c r="H6" s="128">
         <v>544720</v>
       </c>
       <c r="I6" s="128">
         <v>554120</v>
       </c>
@@ -11162,51 +11341,51 @@
       <c r="T6" s="128">
         <v>988660</v>
       </c>
       <c r="U6" s="128">
         <v>1037020</v>
       </c>
       <c r="V6" s="128">
         <v>1051260</v>
       </c>
       <c r="W6" s="128">
         <v>1081630</v>
       </c>
       <c r="X6" s="129">
         <v>1062060</v>
       </c>
       <c r="Y6" s="130">
         <f t="shared" ref="Y6:Y15" si="0">(X6/C6*100)-100</f>
         <v>68.765791104543069</v>
       </c>
       <c r="Z6" s="174">
         <f t="shared" ref="Z6:Z19" si="1">(X6/W6*100)-100</f>
         <v>-1.8093063247136172</v>
       </c>
       <c r="AA6" s="96"/>
     </row>
-    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
       <c r="B7" s="131" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="132">
         <v>934480</v>
       </c>
       <c r="D7" s="132">
         <v>886090</v>
       </c>
       <c r="E7" s="132">
         <v>964130</v>
       </c>
       <c r="F7" s="132">
         <v>908870</v>
       </c>
       <c r="G7" s="132">
         <v>978950</v>
       </c>
       <c r="H7" s="132">
         <v>1026190</v>
       </c>
       <c r="I7" s="132">
         <v>983030</v>
       </c>
@@ -11243,51 +11422,51 @@
       <c r="T7" s="132">
         <v>1093540</v>
       </c>
       <c r="U7" s="132">
         <v>1036569.9999999999</v>
       </c>
       <c r="V7" s="132">
         <v>1023450</v>
       </c>
       <c r="W7" s="132">
         <v>1061590</v>
       </c>
       <c r="X7" s="133">
         <v>1082690</v>
       </c>
       <c r="Y7" s="134">
         <f t="shared" si="0"/>
         <v>15.860157520760197</v>
       </c>
       <c r="Z7" s="175">
         <f t="shared" si="1"/>
         <v>1.9875846607447301</v>
       </c>
       <c r="AA7" s="96"/>
     </row>
-    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
       <c r="B8" s="131" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="132">
         <v>215630</v>
       </c>
       <c r="D8" s="132">
         <v>177540</v>
       </c>
       <c r="E8" s="132">
         <v>181440</v>
       </c>
       <c r="F8" s="132">
         <v>147170</v>
       </c>
       <c r="G8" s="132">
         <v>151630</v>
       </c>
       <c r="H8" s="132">
         <v>163580</v>
       </c>
       <c r="I8" s="132">
         <v>125010</v>
       </c>
@@ -11324,51 +11503,51 @@
       <c r="T8" s="132">
         <v>359620</v>
       </c>
       <c r="U8" s="132">
         <v>379350</v>
       </c>
       <c r="V8" s="132">
         <v>429380</v>
       </c>
       <c r="W8" s="132">
         <v>458640</v>
       </c>
       <c r="X8" s="133">
         <v>621110</v>
       </c>
       <c r="Y8" s="134">
         <f t="shared" si="0"/>
         <v>188.04433520382139</v>
       </c>
       <c r="Z8" s="175">
         <f t="shared" si="1"/>
         <v>35.424297924297946</v>
       </c>
       <c r="AA8" s="96"/>
     </row>
-    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
       <c r="B9" s="131" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="132">
         <v>14280</v>
       </c>
       <c r="D9" s="132">
         <v>9450</v>
       </c>
       <c r="E9" s="132">
         <v>20640</v>
       </c>
       <c r="F9" s="132">
         <v>23350</v>
       </c>
       <c r="G9" s="132">
         <v>32950</v>
       </c>
       <c r="H9" s="132">
         <v>48110</v>
       </c>
       <c r="I9" s="132">
         <v>70860</v>
       </c>
@@ -11405,51 +11584,51 @@
       <c r="T9" s="132">
         <v>248360</v>
       </c>
       <c r="U9" s="132">
         <v>245530</v>
       </c>
       <c r="V9" s="132">
         <v>251820</v>
       </c>
       <c r="W9" s="132">
         <v>308630</v>
       </c>
       <c r="X9" s="133">
         <v>315690</v>
       </c>
       <c r="Y9" s="134">
         <f t="shared" si="0"/>
         <v>2110.7142857142858</v>
       </c>
       <c r="Z9" s="175">
         <f t="shared" si="1"/>
         <v>2.2875287561157336</v>
       </c>
       <c r="AA9" s="96"/>
     </row>
-    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="131" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="132">
         <v>372450</v>
       </c>
       <c r="D10" s="132">
         <v>272120</v>
       </c>
       <c r="E10" s="132">
         <v>231900</v>
       </c>
       <c r="F10" s="132">
         <v>218370</v>
       </c>
       <c r="G10" s="132">
         <v>223000</v>
       </c>
       <c r="H10" s="132">
         <v>200640</v>
       </c>
       <c r="I10" s="132">
         <v>171460</v>
       </c>
@@ -11486,51 +11665,51 @@
       <c r="T10" s="132">
         <v>231110</v>
       </c>
       <c r="U10" s="132">
         <v>244740</v>
       </c>
       <c r="V10" s="132">
         <v>250540</v>
       </c>
       <c r="W10" s="132">
         <v>245020</v>
       </c>
       <c r="X10" s="133">
         <v>248410</v>
       </c>
       <c r="Y10" s="134">
         <f t="shared" si="0"/>
         <v>-33.303799167673503</v>
       </c>
       <c r="Z10" s="175">
         <f t="shared" si="1"/>
         <v>1.3835605256713706</v>
       </c>
       <c r="AA10" s="96"/>
     </row>
-    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
       <c r="B11" s="131" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="132">
         <v>205810</v>
       </c>
       <c r="D11" s="132">
         <v>205640</v>
       </c>
       <c r="E11" s="132">
         <v>178780</v>
       </c>
       <c r="F11" s="132">
         <v>164520</v>
       </c>
       <c r="G11" s="132">
         <v>168900</v>
       </c>
       <c r="H11" s="132">
         <v>170560</v>
       </c>
       <c r="I11" s="132">
         <v>147660</v>
       </c>
@@ -11567,51 +11746,51 @@
       <c r="T11" s="132">
         <v>274470</v>
       </c>
       <c r="U11" s="132">
         <v>225870</v>
       </c>
       <c r="V11" s="132">
         <v>223440</v>
       </c>
       <c r="W11" s="132">
         <v>235830</v>
       </c>
       <c r="X11" s="133">
         <v>214530</v>
       </c>
       <c r="Y11" s="134">
         <f t="shared" si="0"/>
         <v>4.2369175453087706</v>
       </c>
       <c r="Z11" s="175">
         <f t="shared" si="1"/>
         <v>-9.0319297799262159</v>
       </c>
       <c r="AA11" s="96"/>
     </row>
-    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
       <c r="B12" s="131" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="132">
         <v>77950</v>
       </c>
       <c r="D12" s="132">
         <v>69890</v>
       </c>
       <c r="E12" s="132">
         <v>60970</v>
       </c>
       <c r="F12" s="132">
         <v>51560</v>
       </c>
       <c r="G12" s="132">
         <v>61810</v>
       </c>
       <c r="H12" s="132">
         <v>96690</v>
       </c>
       <c r="I12" s="132">
         <v>126230</v>
       </c>
@@ -11648,51 +11827,51 @@
       <c r="T12" s="132">
         <v>114280</v>
       </c>
       <c r="U12" s="132">
         <v>111780</v>
       </c>
       <c r="V12" s="132">
         <v>124440</v>
       </c>
       <c r="W12" s="132">
         <v>122450</v>
       </c>
       <c r="X12" s="133">
         <v>136740</v>
       </c>
       <c r="Y12" s="134">
         <f t="shared" si="0"/>
         <v>75.420141116100069</v>
       </c>
       <c r="Z12" s="175">
         <f t="shared" si="1"/>
         <v>11.670069416088197</v>
       </c>
       <c r="AA12" s="96"/>
     </row>
-    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
       <c r="B13" s="131" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="132">
         <v>104460</v>
       </c>
       <c r="D13" s="132">
         <v>87220</v>
       </c>
       <c r="E13" s="132">
         <v>75800</v>
       </c>
       <c r="F13" s="132">
         <v>69560</v>
       </c>
       <c r="G13" s="132">
         <v>81840</v>
       </c>
       <c r="H13" s="132">
         <v>91620</v>
       </c>
       <c r="I13" s="132">
         <v>73040</v>
       </c>
@@ -11729,51 +11908,51 @@
       <c r="T13" s="132">
         <v>82470</v>
       </c>
       <c r="U13" s="132">
         <v>78400</v>
       </c>
       <c r="V13" s="132">
         <v>71850</v>
       </c>
       <c r="W13" s="132">
         <v>98140</v>
       </c>
       <c r="X13" s="133">
         <v>90180</v>
       </c>
       <c r="Y13" s="134">
         <f t="shared" si="0"/>
         <v>-13.670304422745545</v>
       </c>
       <c r="Z13" s="175">
         <f t="shared" si="1"/>
         <v>-8.1108620338292212</v>
       </c>
       <c r="AA13" s="96"/>
     </row>
-    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="131" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="132">
         <v>27390</v>
       </c>
       <c r="D14" s="132">
         <v>25190</v>
       </c>
       <c r="E14" s="132">
         <v>21470</v>
       </c>
       <c r="F14" s="132">
         <v>20610</v>
       </c>
       <c r="G14" s="132"/>
       <c r="H14" s="132">
         <v>37890</v>
       </c>
       <c r="I14" s="132">
         <v>35670</v>
       </c>
       <c r="J14" s="132">
         <v>30990</v>
@@ -11808,51 +11987,51 @@
       <c r="T14" s="132">
         <v>56280</v>
       </c>
       <c r="U14" s="132">
         <v>58900</v>
       </c>
       <c r="V14" s="132">
         <v>58050</v>
       </c>
       <c r="W14" s="132">
         <v>61420</v>
       </c>
       <c r="X14" s="133">
         <v>62230</v>
       </c>
       <c r="Y14" s="134">
         <f t="shared" si="0"/>
         <v>127.19970792259949</v>
       </c>
       <c r="Z14" s="175">
         <f t="shared" si="1"/>
         <v>1.3187886681862722</v>
       </c>
       <c r="AA14" s="96"/>
     </row>
-    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="135" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="136">
         <v>18500</v>
       </c>
       <c r="D15" s="136">
         <v>15530</v>
       </c>
       <c r="E15" s="136">
         <v>13500</v>
       </c>
       <c r="F15" s="136">
         <v>8010</v>
       </c>
       <c r="G15" s="136">
         <v>9910</v>
       </c>
       <c r="H15" s="136">
         <v>15630</v>
       </c>
       <c r="I15" s="136">
         <v>18370</v>
       </c>
@@ -11889,51 +12068,51 @@
       <c r="T15" s="136">
         <v>41440</v>
       </c>
       <c r="U15" s="136">
         <v>44470</v>
       </c>
       <c r="V15" s="136">
         <v>44560</v>
       </c>
       <c r="W15" s="136">
         <v>48980</v>
       </c>
       <c r="X15" s="137">
         <v>53030</v>
       </c>
       <c r="Y15" s="138">
         <f t="shared" si="0"/>
         <v>186.64864864864865</v>
       </c>
       <c r="Z15" s="176">
         <f t="shared" si="1"/>
         <v>8.2686810943242222</v>
       </c>
       <c r="AA15" s="96"/>
     </row>
-    <row r="16" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="82" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="37">
         <v>2711610</v>
       </c>
       <c r="D16" s="37">
         <v>2373380</v>
       </c>
       <c r="E16" s="37">
         <v>2367060</v>
       </c>
       <c r="F16" s="37">
         <v>2204960</v>
       </c>
       <c r="G16" s="37">
         <v>2328560</v>
       </c>
       <c r="H16" s="37">
         <v>2465180</v>
       </c>
       <c r="I16" s="37">
         <v>2332300</v>
       </c>
@@ -11969,51 +12148,51 @@
       </c>
       <c r="T16" s="72">
         <v>3311960</v>
       </c>
       <c r="U16" s="72">
         <v>3285640</v>
       </c>
       <c r="V16" s="72">
         <v>3350100</v>
       </c>
       <c r="W16" s="72">
         <v>3490800</v>
       </c>
       <c r="X16" s="76">
         <v>3645520</v>
       </c>
       <c r="Y16" s="85">
         <f>(X16/C16*100)-100</f>
         <v>34.441162261534657</v>
       </c>
       <c r="Z16" s="173">
         <f t="shared" si="1"/>
         <v>4.4322218402658393</v>
       </c>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="5"/>
       <c r="B17" s="81" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="36">
         <v>19210</v>
       </c>
       <c r="D17" s="36">
         <v>13790</v>
       </c>
       <c r="E17" s="36">
         <v>25720</v>
       </c>
       <c r="F17" s="36">
         <v>27300</v>
       </c>
       <c r="G17" s="36">
         <v>38130</v>
       </c>
       <c r="H17" s="36">
         <v>54010</v>
       </c>
       <c r="I17" s="36">
         <v>75550</v>
       </c>
@@ -12049,51 +12228,51 @@
       </c>
       <c r="T17" s="73">
         <v>256589.99999999997</v>
       </c>
       <c r="U17" s="73">
         <v>253150</v>
       </c>
       <c r="V17" s="73">
         <v>258959.99999999997</v>
       </c>
       <c r="W17" s="73">
         <v>317040</v>
       </c>
       <c r="X17" s="77">
         <v>328810</v>
       </c>
       <c r="Y17" s="84">
         <f>(X17/C17*100)-100</f>
         <v>1611.660593440916</v>
       </c>
       <c r="Z17" s="173">
         <f t="shared" si="1"/>
         <v>3.7124653040625759</v>
       </c>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="23"/>
       <c r="B18" s="81" t="s">
         <v>94</v>
       </c>
       <c r="C18" s="36">
         <v>1607210</v>
       </c>
       <c r="D18" s="36">
         <v>1486950</v>
       </c>
       <c r="E18" s="36">
         <v>1519570</v>
       </c>
       <c r="F18" s="36">
         <v>1384850</v>
       </c>
       <c r="G18" s="36">
         <v>1499010</v>
       </c>
       <c r="H18" s="36">
         <v>1635620</v>
       </c>
       <c r="I18" s="36">
         <v>1545000</v>
       </c>
@@ -12129,51 +12308,51 @@
       </c>
       <c r="T18" s="73">
         <v>2060110.0000000002</v>
       </c>
       <c r="U18" s="73">
         <v>1593450</v>
       </c>
       <c r="V18" s="73">
         <v>1582560</v>
       </c>
       <c r="W18" s="73">
         <v>1671890</v>
       </c>
       <c r="X18" s="77">
         <v>1672560</v>
       </c>
       <c r="Y18" s="84">
         <f t="shared" ref="Y18:Y19" si="2">(X18/C18*100)-100</f>
         <v>4.0660523515906561</v>
       </c>
       <c r="Z18" s="173">
         <f t="shared" si="1"/>
         <v>4.0074406809068819E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
       <c r="B19" s="83" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="38">
         <v>1382700</v>
       </c>
       <c r="D19" s="38">
         <v>1302620</v>
       </c>
       <c r="E19" s="38">
         <v>1330780</v>
       </c>
       <c r="F19" s="38">
         <v>1232520</v>
       </c>
       <c r="G19" s="38">
         <v>1340730</v>
       </c>
       <c r="H19" s="38">
         <v>1460070</v>
       </c>
       <c r="I19" s="38">
         <v>1407950</v>
       </c>
@@ -12209,2459 +12388,2459 @@
       </c>
       <c r="T19" s="74">
         <v>1683700</v>
       </c>
       <c r="U19" s="74">
         <v>1575990</v>
       </c>
       <c r="V19" s="74">
         <v>1565110</v>
       </c>
       <c r="W19" s="74">
         <v>1565110</v>
       </c>
       <c r="X19" s="78">
         <v>1663650</v>
       </c>
       <c r="Y19" s="86">
         <f t="shared" si="2"/>
         <v>20.318941201996083</v>
       </c>
       <c r="Z19" s="177">
         <f t="shared" si="1"/>
         <v>6.2960430896231117</v>
       </c>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="221" t="s">
+      <c r="B21" s="224" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="204"/>
-[...24 lines deleted...]
-    <row r="22" spans="1:26" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="208"/>
+      <c r="D21" s="208"/>
+      <c r="E21" s="208"/>
+      <c r="F21" s="208"/>
+      <c r="G21" s="208"/>
+      <c r="H21" s="208"/>
+      <c r="I21" s="208"/>
+      <c r="J21" s="208"/>
+      <c r="K21" s="208"/>
+      <c r="L21" s="208"/>
+      <c r="M21" s="208"/>
+      <c r="N21" s="208"/>
+      <c r="O21" s="208"/>
+      <c r="P21" s="208"/>
+      <c r="Q21" s="208"/>
+      <c r="R21" s="208"/>
+      <c r="S21" s="208"/>
+      <c r="T21" s="208"/>
+      <c r="U21" s="208"/>
+      <c r="V21" s="208"/>
+      <c r="W21" s="208"/>
+      <c r="X21" s="208"/>
+      <c r="Y21" s="208"/>
+      <c r="Z21" s="208"/>
+    </row>
+    <row r="22" spans="1:26" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="194" t="s">
-[...4 lines deleted...]
-    <row r="23" spans="1:26" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C22" s="185"/>
+    </row>
+    <row r="23" spans="1:26" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B23" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="181"/>
+      <c r="B23" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C23" s="186"/>
+      <c r="D23" s="186"/>
       <c r="E23" s="164"/>
       <c r="F23" s="164"/>
       <c r="G23" s="164"/>
       <c r="H23" s="98"/>
       <c r="X23" s="172"/>
     </row>
-    <row r="24" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X24" s="172"/>
     </row>
-    <row r="25" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X25" s="172"/>
     </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="96"/>
       <c r="O26" s="96"/>
       <c r="P26" s="96"/>
       <c r="Q26" s="96"/>
       <c r="R26" s="96"/>
       <c r="S26" s="96"/>
       <c r="T26" s="96"/>
       <c r="U26" s="96"/>
       <c r="V26" s="96"/>
       <c r="W26" s="96"/>
       <c r="X26" s="172"/>
     </row>
-    <row r="27" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X27" s="172"/>
     </row>
-    <row r="28" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X28" s="172"/>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X29" s="172"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X30" s="172"/>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X31" s="172"/>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="X32" s="172"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:Z15">
     <sortCondition descending="1" ref="X6:X15"/>
   </sortState>
   <mergeCells count="7">
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="B2:Z2"/>
     <mergeCell ref="C3:X3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="B21:Z21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="B23" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{717CCFB9-3288-48DB-BA73-F69CDCF25EEC}"/>
     <hyperlink ref="B23:C23" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{E5B970AA-5BC2-4004-AFD2-D02FF44F9AA1}"/>
     <hyperlink ref="B23:D23" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{D23693EB-E5A6-4C91-9827-9D1E3F3D759C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="1200" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="A61" sqref="A61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="16.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="24.6640625" style="3" customWidth="1"/>
+    <col min="3" max="5" width="24.6640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="13"/>
     </row>
-    <row r="2" spans="1:5" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7"/>
-      <c r="B2" s="222" t="s">
+      <c r="B2" s="180" t="s">
         <v>156</v>
       </c>
-      <c r="C2" s="208"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+    </row>
+    <row r="3" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
       <c r="B3" s="88" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="89" t="s">
         <v>98</v>
       </c>
       <c r="D3" s="89" t="s">
         <v>105</v>
       </c>
       <c r="E3" s="89" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="90" t="s">
         <v>100</v>
       </c>
       <c r="C4" s="91">
         <v>817662419.79976189</v>
       </c>
       <c r="D4" s="92">
         <v>105435039507.02409</v>
       </c>
       <c r="E4" s="93">
         <f>C4/D4*100</f>
         <v>0.77551298280235303</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B5" s="94" t="s">
         <v>101</v>
       </c>
       <c r="C5" s="95"/>
       <c r="D5"/>
       <c r="E5"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B6" s="168" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="139">
         <v>119526055.008102</v>
       </c>
       <c r="D6" s="139">
         <v>3549918918.7775316</v>
       </c>
       <c r="E6" s="140">
         <f>C6/D6*100</f>
         <v>3.3670080287147122</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B7" s="141" t="s">
         <v>119</v>
       </c>
       <c r="C7" s="142">
         <v>66238949.307999998</v>
       </c>
       <c r="D7" s="142">
         <v>1788886821.0468132</v>
       </c>
       <c r="E7" s="143">
         <f>C7/D7*100</f>
         <v>3.7028026887267562</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B8" s="146" t="s">
         <v>107</v>
       </c>
       <c r="C8" s="144">
         <v>39096890.141679496</v>
       </c>
       <c r="D8" s="144">
         <v>437146372.72994244</v>
       </c>
       <c r="E8" s="145">
         <f>C8/D8*100</f>
         <v>8.9436611123003704</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B9" s="146" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="144">
         <v>36909109.0767233</v>
       </c>
       <c r="D9" s="144">
         <v>3030904089.6078963</v>
       </c>
       <c r="E9" s="145">
         <f t="shared" ref="E9:E34" si="0">C9/D9*100</f>
         <v>1.2177590575457036</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B10" s="146" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="144">
         <v>29110273.774630003</v>
       </c>
       <c r="D10" s="144">
         <v>17794781986.104458</v>
       </c>
       <c r="E10" s="145">
         <f t="shared" si="0"/>
         <v>0.1635888194492158</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B11" s="146" t="s">
         <v>108</v>
       </c>
       <c r="C11" s="144">
         <v>26558000</v>
       </c>
       <c r="D11" s="144">
         <v>338368455.3178758</v>
       </c>
       <c r="E11" s="145">
         <f t="shared" si="0"/>
         <v>7.8488403935439059</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B12" s="146" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="144">
         <v>22168181.204610299</v>
       </c>
       <c r="D12" s="144">
         <v>437415331.04099435</v>
       </c>
       <c r="E12" s="145">
         <f t="shared" si="0"/>
         <v>5.0679936507604273</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B13" s="146" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="144">
         <v>20430799.208483502</v>
       </c>
       <c r="D13" s="144">
         <v>4456081016.7059612</v>
       </c>
       <c r="E13" s="145">
         <f t="shared" si="0"/>
         <v>0.45849254382691684</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B14" s="146" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="144">
         <v>19978377.280000001</v>
       </c>
       <c r="D14" s="144">
         <v>102050473.86363637</v>
       </c>
       <c r="E14" s="145">
         <f t="shared" si="0"/>
         <v>19.57695689556116</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B15" s="146" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="144">
         <v>19549549.365015898</v>
       </c>
       <c r="D15" s="144">
         <v>362814951.69607276</v>
       </c>
       <c r="E15" s="145">
         <f t="shared" si="0"/>
         <v>5.3882976083610803</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B16" s="146" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="144">
         <v>14967000</v>
       </c>
       <c r="D16" s="144">
         <v>178757021.38680896</v>
       </c>
       <c r="E16" s="145">
         <f t="shared" si="0"/>
         <v>8.3728179647909826</v>
       </c>
     </row>
-    <row r="17" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B17" s="146" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="144">
         <v>14478051.3007512</v>
       </c>
       <c r="D17" s="144">
         <v>632216577.07510924</v>
       </c>
       <c r="E17" s="145">
         <f t="shared" si="0"/>
         <v>2.2900461369951017</v>
       </c>
     </row>
-    <row r="18" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B18" s="146" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="144">
         <v>14466835.209753901</v>
       </c>
       <c r="D18" s="144">
         <v>1371171152.3311551</v>
       </c>
       <c r="E18" s="145">
         <f t="shared" si="0"/>
         <v>1.0550714391240328</v>
       </c>
     </row>
-    <row r="19" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B19" s="146" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="144">
         <v>14000000</v>
       </c>
       <c r="D19" s="144">
         <v>429716969.04959279</v>
       </c>
       <c r="E19" s="145">
         <f t="shared" si="0"/>
         <v>3.2579583792010522</v>
       </c>
     </row>
-    <row r="20" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B20" s="146" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="144">
         <v>13925011.985674499</v>
       </c>
       <c r="D20" s="144">
         <v>90889149.306731269</v>
       </c>
       <c r="E20" s="145">
         <f t="shared" si="0"/>
         <v>15.320873934775852</v>
       </c>
     </row>
-    <row r="21" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B21" s="146" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="144">
         <v>12102901.534395201</v>
       </c>
       <c r="D21" s="144">
         <v>2254851212.7318048</v>
       </c>
       <c r="E21" s="145">
         <f t="shared" si="0"/>
         <v>0.53674945229455984</v>
       </c>
     </row>
-    <row r="22" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B22" s="141" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="144">
         <v>11755209.3546739</v>
       </c>
       <c r="D22" s="144">
         <v>141109373.20941436</v>
       </c>
       <c r="E22" s="145">
         <f t="shared" si="0"/>
         <v>8.3305659201168005</v>
       </c>
     </row>
-    <row r="23" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B23" s="146" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="142">
         <v>10724572.1955665</v>
       </c>
       <c r="D23" s="142">
         <v>40908073.366845518</v>
       </c>
       <c r="E23" s="143">
         <f t="shared" si="0"/>
         <v>26.216273006536579</v>
       </c>
     </row>
-    <row r="24" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B24" s="146" t="s">
         <v>135</v>
       </c>
       <c r="C24" s="144">
         <v>10619200</v>
       </c>
       <c r="D24" s="144">
         <v>121444279.31393078</v>
       </c>
       <c r="E24" s="145">
         <f t="shared" si="0"/>
         <v>8.7440924018739512</v>
       </c>
     </row>
-    <row r="25" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B25" s="146" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="144">
         <v>10111593.424101999</v>
       </c>
       <c r="D25" s="144">
         <v>363540156.23486835</v>
       </c>
       <c r="E25" s="145">
         <f t="shared" si="0"/>
         <v>2.7814240739802383</v>
       </c>
     </row>
-    <row r="26" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B26" s="146" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="144">
         <v>9692615.8226867206</v>
       </c>
       <c r="D26" s="144">
         <v>351002579.62967008</v>
       </c>
       <c r="E26" s="145">
         <f t="shared" si="0"/>
         <v>2.7614087146917958</v>
       </c>
     </row>
-    <row r="27" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B27" s="146" t="s">
         <v>111</v>
       </c>
       <c r="C27" s="144">
         <v>9618245.7214251403</v>
       </c>
       <c r="D27" s="144">
         <v>514944993.83357757</v>
       </c>
       <c r="E27" s="145">
         <f t="shared" si="0"/>
         <v>1.8678200267218465</v>
       </c>
     </row>
-    <row r="28" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B28" s="146" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="144">
         <v>8968206.46849191</v>
       </c>
       <c r="D28" s="144">
         <v>34400509.852043651</v>
       </c>
       <c r="E28" s="145">
         <f t="shared" si="0"/>
         <v>26.06998125046432</v>
       </c>
     </row>
-    <row r="29" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B29" s="146" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="144">
         <v>8193238.0168843903</v>
       </c>
       <c r="D29" s="144">
         <v>34015620.000000007</v>
       </c>
       <c r="E29" s="145">
         <f t="shared" si="0"/>
         <v>24.086693162977447</v>
       </c>
     </row>
-    <row r="30" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B30" s="146" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="144">
         <v>7735000</v>
       </c>
       <c r="D30" s="144">
         <v>27360935000</v>
       </c>
       <c r="E30" s="145">
         <f t="shared" si="0"/>
         <v>2.8270232724137534E-2</v>
       </c>
     </row>
-    <row r="31" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B31" s="146" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="144">
         <v>7653000</v>
       </c>
       <c r="D31" s="144">
         <v>1712792854.2023687</v>
       </c>
       <c r="E31" s="145">
         <f t="shared" si="0"/>
         <v>0.44681410137969829</v>
       </c>
     </row>
-    <row r="32" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B32" s="146" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="144">
         <v>7127000</v>
       </c>
       <c r="D32" s="144">
         <v>811229100.68756628</v>
       </c>
       <c r="E32" s="145">
         <f t="shared" si="0"/>
         <v>0.87854343414941993</v>
       </c>
     </row>
-    <row r="33" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B33" s="146" t="s">
         <v>112</v>
       </c>
       <c r="C33" s="144">
         <v>6696174.3197580697</v>
       </c>
       <c r="D33" s="178" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="179" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B34" s="141" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="144">
         <v>6072754.8536655698</v>
       </c>
       <c r="D34" s="144">
         <v>82688842.717392594</v>
       </c>
       <c r="E34" s="145">
         <f t="shared" si="0"/>
         <v>7.3441043000451138</v>
       </c>
     </row>
-    <row r="35" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B35" s="141" t="s">
         <v>118</v>
       </c>
       <c r="C35" s="142">
         <v>6022594.5326252496</v>
       </c>
       <c r="D35" s="142">
         <v>84356860.421129957</v>
       </c>
       <c r="E35" s="143">
         <f>C35/D35*100</f>
         <v>7.1394247042374435</v>
       </c>
     </row>
-    <row r="36" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B36" s="141" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="142">
         <v>5772220.8687433898</v>
       </c>
       <c r="D36" s="142">
         <v>75187125.426737547</v>
       </c>
       <c r="E36" s="143">
         <f t="shared" ref="E36:E82" si="1">C36/D36*100</f>
         <v>7.6771399837168284</v>
       </c>
     </row>
-    <row r="37" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B37" s="141" t="s">
         <v>137</v>
       </c>
       <c r="C37" s="142">
         <v>5452432.4766575703</v>
       </c>
       <c r="D37" s="142">
         <v>118844826</v>
       </c>
       <c r="E37" s="143">
         <f t="shared" si="1"/>
         <v>4.5878585212094727</v>
       </c>
     </row>
-    <row r="38" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B38" s="165" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="142">
         <v>5072672.5066097202</v>
       </c>
       <c r="D38" s="142">
         <v>1580694712.5157142</v>
       </c>
       <c r="E38" s="143">
         <f t="shared" si="1"/>
         <v>0.32091411873811093</v>
       </c>
     </row>
-    <row r="39" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B39" s="165" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="166">
         <v>4687179.7658275301</v>
       </c>
       <c r="D39" s="166">
         <v>4212945159.7814031</v>
       </c>
       <c r="E39" s="167">
         <f t="shared" si="1"/>
         <v>0.1112566052502505</v>
       </c>
     </row>
-    <row r="40" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B40" s="165" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="166">
         <v>4679862.12415013</v>
       </c>
       <c r="D40" s="166">
         <v>212388906.45872393</v>
       </c>
       <c r="E40" s="167">
         <f t="shared" si="1"/>
         <v>2.2034400017307982</v>
       </c>
     </row>
-    <row r="41" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B41" s="165" t="s">
         <v>138</v>
       </c>
       <c r="C41" s="166">
         <v>4662300</v>
       </c>
       <c r="D41" s="166">
         <v>17829215.283799656</v>
       </c>
       <c r="E41" s="167">
         <f t="shared" si="1"/>
         <v>26.14977678931475</v>
       </c>
     </row>
-    <row r="42" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B42" s="165" t="s">
         <v>139</v>
       </c>
       <c r="C42" s="166">
         <v>4633754.2222970305</v>
       </c>
       <c r="D42" s="166">
         <v>12060602.008847782</v>
       </c>
       <c r="E42" s="167">
         <f t="shared" si="1"/>
         <v>38.420588117389663</v>
       </c>
     </row>
-    <row r="43" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B43" s="165" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="166">
         <v>4487257.3177527105</v>
       </c>
       <c r="D43" s="166">
         <v>3340032380.6680355</v>
       </c>
       <c r="E43" s="167">
         <f t="shared" si="1"/>
         <v>0.13434771901388631</v>
       </c>
     </row>
-    <row r="44" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B44" s="165" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="166">
         <v>4484928</v>
       </c>
       <c r="D44" s="166">
         <v>50813642.348674648</v>
       </c>
       <c r="E44" s="167">
         <f t="shared" si="1"/>
         <v>8.8262281401226463</v>
       </c>
     </row>
-    <row r="45" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B45" s="165" t="s">
         <v>140</v>
       </c>
       <c r="C45" s="166">
         <v>4466393.5400968902</v>
       </c>
       <c r="D45" s="166">
         <v>330858339.8716861</v>
       </c>
       <c r="E45" s="167">
         <f t="shared" si="1"/>
         <v>1.3499413500741897</v>
       </c>
     </row>
-    <row r="46" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B46" s="165" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="166">
         <v>4446181.8619997799</v>
       </c>
       <c r="D46" s="166">
         <v>267603248.6552527</v>
       </c>
       <c r="E46" s="167">
         <f t="shared" si="1"/>
         <v>1.6614827676205444</v>
       </c>
     </row>
-    <row r="47" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B47" s="165" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="166">
         <v>4433700.9534</v>
       </c>
       <c r="D47" s="166">
         <v>2173665655.9372735</v>
       </c>
       <c r="E47" s="167">
         <f t="shared" si="1"/>
         <v>0.2039734556825489</v>
       </c>
     </row>
-    <row r="48" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B48" s="165" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="166">
         <v>4247298.33984375</v>
       </c>
       <c r="D48" s="166">
         <v>19850829.757747147</v>
       </c>
       <c r="E48" s="167">
         <f t="shared" si="1"/>
         <v>21.396074580641468</v>
       </c>
     </row>
-    <row r="49" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B49" s="165" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="166">
         <v>4201299.8053600006</v>
       </c>
       <c r="D49" s="166">
         <v>30535530.479022663</v>
       </c>
       <c r="E49" s="167">
         <f t="shared" si="1"/>
         <v>13.758725456714155</v>
       </c>
     </row>
-    <row r="50" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B50" s="165" t="s">
         <v>142</v>
       </c>
       <c r="C50" s="166">
         <v>4166666.6666666698</v>
       </c>
       <c r="D50" s="166">
         <v>107440575.83804752</v>
       </c>
       <c r="E50" s="167">
         <f t="shared" si="1"/>
         <v>3.8781127466659986</v>
       </c>
     </row>
-    <row r="51" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B51" s="165" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="166">
         <v>4158945.5138912098</v>
       </c>
       <c r="D51" s="166">
         <v>593267701.03340816</v>
       </c>
       <c r="E51" s="167">
         <f t="shared" si="1"/>
         <v>0.70102341769942589</v>
       </c>
     </row>
-    <row r="52" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B52" s="165" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="166">
         <v>4060991.92054052</v>
       </c>
       <c r="D52" s="166">
         <v>1118124749.8862941</v>
       </c>
       <c r="E52" s="167">
         <f t="shared" si="1"/>
         <v>0.36319667559040225</v>
       </c>
     </row>
-    <row r="53" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B53" s="165" t="s">
         <v>143</v>
       </c>
       <c r="C53" s="166">
         <v>3770584</v>
       </c>
       <c r="D53" s="166" t="s">
         <v>4</v>
       </c>
       <c r="E53" s="167" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="54" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B54" s="165" t="s">
         <v>127</v>
       </c>
       <c r="C54" s="166">
         <v>3600799.9502772004</v>
       </c>
       <c r="D54" s="166">
         <v>19423355.36723718</v>
       </c>
       <c r="E54" s="167">
         <f t="shared" si="1"/>
         <v>18.538506258043025</v>
       </c>
     </row>
-    <row r="55" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B55" s="165" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="166">
         <v>3305581.62276982</v>
       </c>
       <c r="D55" s="166">
         <v>516034144.11595035</v>
       </c>
       <c r="E55" s="167">
         <f t="shared" si="1"/>
         <v>0.64057420627327177</v>
       </c>
     </row>
-    <row r="56" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B56" s="165" t="s">
         <v>128</v>
       </c>
       <c r="C56" s="166">
         <v>3298265.0991836502</v>
       </c>
       <c r="D56" s="166">
         <v>15321055.818326313</v>
       </c>
       <c r="E56" s="167">
         <f t="shared" si="1"/>
         <v>21.527661920260243</v>
       </c>
     </row>
-    <row r="57" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B57" s="165" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="166">
         <v>3266318.6069104201</v>
       </c>
       <c r="D57" s="166">
         <v>884940402.23040879</v>
       </c>
       <c r="E57" s="167">
         <f t="shared" si="1"/>
         <v>0.3691004048044334</v>
       </c>
     </row>
-    <row r="58" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B58" s="165" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="166">
         <v>3082300.7355447602</v>
       </c>
       <c r="D58" s="166">
         <v>26538273.498846143</v>
       </c>
       <c r="E58" s="167">
         <f t="shared" si="1"/>
         <v>11.614548835208799</v>
       </c>
     </row>
-    <row r="59" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B59" s="165" t="s">
         <v>129</v>
       </c>
       <c r="C59" s="166">
         <v>2935906.9824218797</v>
       </c>
       <c r="D59" s="166">
         <v>31013986.429186057</v>
       </c>
       <c r="E59" s="167">
         <f t="shared" si="1"/>
         <v>9.4663966824303873</v>
       </c>
     </row>
-    <row r="60" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B60" s="165" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="166">
         <v>2850000</v>
       </c>
       <c r="D60" s="166">
         <v>13987627.908838138</v>
       </c>
       <c r="E60" s="167">
         <f t="shared" si="1"/>
         <v>20.375148799884908</v>
       </c>
     </row>
-    <row r="61" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B61" s="165" t="s">
         <v>146</v>
       </c>
       <c r="C61" s="166">
         <v>2823600.7405249099</v>
       </c>
       <c r="D61" s="166">
         <v>27054889.362885203</v>
       </c>
       <c r="E61" s="167">
         <f t="shared" si="1"/>
         <v>10.436563619433681</v>
       </c>
     </row>
-    <row r="62" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B62" s="165" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="166">
         <v>2781885.24544323</v>
       </c>
       <c r="D62" s="166">
         <v>31772759.998857129</v>
       </c>
       <c r="E62" s="167">
         <f t="shared" si="1"/>
         <v>8.7555668614980107</v>
       </c>
     </row>
-    <row r="63" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B63" s="165" t="s">
         <v>104</v>
       </c>
       <c r="C63" s="166">
         <v>2650000</v>
       </c>
       <c r="D63" s="166">
         <v>48529595.416653261</v>
       </c>
       <c r="E63" s="167">
         <f t="shared" si="1"/>
         <v>5.4605853958770787</v>
       </c>
     </row>
-    <row r="64" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B64" s="165" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="166">
         <v>2548742.01377154</v>
       </c>
       <c r="D64" s="166">
         <v>2021421476.0354171</v>
       </c>
       <c r="E64" s="167">
         <f t="shared" si="1"/>
         <v>0.12608661993491571</v>
       </c>
     </row>
-    <row r="65" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B65" s="165" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="166">
         <v>2479840</v>
       </c>
       <c r="D65" s="166">
         <v>101584384.67278588</v>
       </c>
       <c r="E65" s="167">
         <f t="shared" si="1"/>
         <v>2.4411625940225252</v>
       </c>
     </row>
-    <row r="66" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B66" s="165" t="s">
         <v>148</v>
       </c>
       <c r="C66" s="166">
         <v>2431468.2486285199</v>
       </c>
       <c r="D66" s="166">
         <v>76370394.412416264</v>
       </c>
       <c r="E66" s="167">
         <f t="shared" si="1"/>
         <v>3.1837838043602051</v>
       </c>
     </row>
-    <row r="67" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B67" s="165" t="s">
         <v>42</v>
       </c>
       <c r="C67" s="166">
         <v>2336420.8594757398</v>
       </c>
       <c r="D67" s="166">
         <v>85755006.123597592</v>
       </c>
       <c r="E67" s="167">
         <f t="shared" si="1"/>
         <v>2.7245299896641444</v>
       </c>
     </row>
-    <row r="68" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B68" s="165" t="s">
         <v>23</v>
       </c>
       <c r="C68" s="166">
         <v>2239157.2629348403</v>
       </c>
       <c r="D68" s="166">
         <v>132793622.28307097</v>
       </c>
       <c r="E68" s="167">
         <f t="shared" si="1"/>
         <v>1.686193376186182</v>
       </c>
     </row>
-    <row r="69" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B69" s="165" t="s">
         <v>149</v>
       </c>
       <c r="C69" s="166">
         <v>2036169.2832903799</v>
       </c>
       <c r="D69" s="166">
         <v>22977677.860797856</v>
       </c>
       <c r="E69" s="167">
         <f t="shared" si="1"/>
         <v>8.861510269339627</v>
       </c>
     </row>
-    <row r="70" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B70" s="165" t="s">
         <v>150</v>
       </c>
       <c r="C70" s="166">
         <v>2012360</v>
       </c>
       <c r="D70" s="166">
         <v>16539436.547294972</v>
       </c>
       <c r="E70" s="167">
         <f t="shared" si="1"/>
         <v>12.167040843535396</v>
       </c>
     </row>
-    <row r="71" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B71" s="165" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="166">
         <v>1912814</v>
       </c>
       <c r="D71" s="166">
         <v>72356176.470588237</v>
       </c>
       <c r="E71" s="167">
         <f t="shared" si="1"/>
         <v>2.6436084565324314</v>
       </c>
     </row>
-    <row r="72" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B72" s="165" t="s">
         <v>7</v>
       </c>
       <c r="C72" s="166">
         <v>1867591.3026544298</v>
       </c>
       <c r="D72" s="166">
         <v>239899491.12774238</v>
       </c>
       <c r="E72" s="167">
         <f t="shared" si="1"/>
         <v>0.77848906384714645</v>
       </c>
     </row>
-    <row r="73" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B73" s="165" t="s">
         <v>130</v>
       </c>
       <c r="C73" s="166">
         <v>1840970.6668382399</v>
       </c>
       <c r="D73" s="166">
         <v>10438351.483167697</v>
       </c>
       <c r="E73" s="167">
         <f t="shared" si="1"/>
         <v>17.636603536553512</v>
       </c>
     </row>
-    <row r="74" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B74" s="165" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="166">
         <v>1750000</v>
       </c>
       <c r="D74" s="166" t="s">
         <v>4</v>
       </c>
       <c r="E74" s="167" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="75" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B75" s="165" t="s">
         <v>152</v>
       </c>
       <c r="C75" s="166">
         <v>1735000</v>
       </c>
       <c r="D75" s="166">
         <v>11679800.110152267</v>
       </c>
       <c r="E75" s="167">
         <f t="shared" si="1"/>
         <v>14.85470627611093</v>
       </c>
     </row>
-    <row r="76" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B76" s="165" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="166">
         <v>1726715.9710579601</v>
       </c>
       <c r="D76" s="166">
         <v>1723827215.3347063</v>
       </c>
       <c r="E76" s="167">
         <f t="shared" si="1"/>
         <v>0.10016757803204152</v>
       </c>
     </row>
-    <row r="77" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B77" s="165" t="s">
         <v>153</v>
       </c>
       <c r="C77" s="166">
         <v>1704437.5639365599</v>
       </c>
       <c r="D77" s="166">
         <v>399648828.54650426</v>
       </c>
       <c r="E77" s="167">
         <f t="shared" si="1"/>
         <v>0.42648381333569374</v>
       </c>
     </row>
-    <row r="78" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B78" s="165" t="s">
         <v>154</v>
       </c>
       <c r="C78" s="166">
         <v>1451764.40631499</v>
       </c>
       <c r="D78" s="166">
         <v>24212134.631064001</v>
       </c>
       <c r="E78" s="167">
         <f t="shared" si="1"/>
         <v>5.99601988191651</v>
       </c>
     </row>
-    <row r="79" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B79" s="165" t="s">
         <v>155</v>
       </c>
       <c r="C79" s="166">
         <v>1449515.9589265999</v>
       </c>
       <c r="D79" s="166">
         <v>45849832.906413898</v>
       </c>
       <c r="E79" s="167">
         <f t="shared" si="1"/>
         <v>3.1614421842829183</v>
       </c>
     </row>
-    <row r="80" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B80" s="165" t="s">
         <v>132</v>
       </c>
       <c r="C80" s="166">
         <v>1438671.7870722201</v>
       </c>
       <c r="D80" s="166">
         <v>49272882.213623002</v>
       </c>
       <c r="E80" s="167">
         <f t="shared" si="1"/>
         <v>2.9198044085078001</v>
       </c>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B81" s="165" t="s">
         <v>133</v>
       </c>
       <c r="C81" s="166">
         <v>1437087.9120879099</v>
       </c>
       <c r="D81" s="166" t="s">
         <v>4</v>
       </c>
       <c r="E81" s="167" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B82" s="165" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="166">
         <v>1430162.2135400199</v>
       </c>
       <c r="D82" s="166">
         <v>404198757.53797418</v>
       </c>
       <c r="E82" s="167">
         <f t="shared" si="1"/>
         <v>0.35382647444324644</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B83" s="147" t="s">
         <v>52</v>
       </c>
       <c r="C83" s="148">
         <v>1335444.80901182</v>
       </c>
       <c r="D83" s="148">
         <v>287080013.57449716</v>
       </c>
       <c r="E83" s="149">
         <f>C83/D83*100</f>
         <v>0.46518209065963856</v>
       </c>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
-    <row r="85" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B85" s="223" t="s">
+      <c r="B85" s="182" t="s">
         <v>103</v>
       </c>
-      <c r="C85" s="224"/>
-[...3 lines deleted...]
-    <row r="86" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C85" s="183"/>
+      <c r="D85" s="183"/>
+      <c r="E85" s="183"/>
+    </row>
+    <row r="86" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B86" s="194" t="s">
-[...4 lines deleted...]
-    <row r="87" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C86" s="185"/>
+    </row>
+    <row r="87" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B87" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D87" s="181"/>
+      <c r="B87" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C87" s="186"/>
+      <c r="D87" s="186"/>
       <c r="E87" s="164"/>
       <c r="F87" s="164"/>
       <c r="G87" s="164"/>
       <c r="H87" s="98"/>
     </row>
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
     </row>
-    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
     </row>
-    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92"/>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
-    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
-    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
-    <row r="97" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
-    <row r="98" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
-    <row r="99" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
-    <row r="100" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
-    <row r="101" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
-    <row r="102" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H6:I83">
     <sortCondition descending="1" ref="I6:I83"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B85:E85"/>
     <mergeCell ref="B86:C86"/>
     <mergeCell ref="B87:D87"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
     <hyperlink ref="B87" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{E5CEFB98-9AE4-4499-9208-019F8A95592C}"/>
     <hyperlink ref="B87:C87" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{F1B83C46-7AEF-4F14-869F-B25A24EA87B0}"/>
     <hyperlink ref="B87:D87" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{4B75056C-0728-4894-81FE-D0B900762FE5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId4"/>
   <ignoredErrors>
     <ignoredError sqref="E36:E37" evalError="1"/>
   </ignoredErrors>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-    <col min="2" max="6" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="13"/>
     </row>
-    <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="49"/>
       <c r="B2" s="225" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="48"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="48"/>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="48"/>
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="48"/>
       <c r="B6" s="48"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="48"/>
       <c r="B7" s="48"/>
       <c r="C7" s="48"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="48"/>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="48"/>
       <c r="B9" s="48"/>
       <c r="C9" s="48"/>
       <c r="D9" s="48"/>
       <c r="E9" s="48"/>
       <c r="F9" s="48"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="48"/>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="48"/>
       <c r="B11" s="48"/>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="48"/>
       <c r="B12" s="48"/>
       <c r="C12" s="48"/>
       <c r="D12" s="48"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="48"/>
       <c r="B13" s="48"/>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="48"/>
       <c r="B15" s="48"/>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="48"/>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="48"/>
       <c r="B17" s="48"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="48"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="48"/>
       <c r="B19" s="48"/>
       <c r="C19" s="48"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="48"/>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="48"/>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="48"/>
       <c r="B22" s="48"/>
       <c r="C22" s="48"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="48"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="48"/>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="48"/>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="48"/>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="48"/>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="48"/>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="48"/>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="48"/>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="48"/>
       <c r="B32" s="48"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
     </row>
-    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="227" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="202"/>
-[...4 lines deleted...]
-    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="206"/>
+      <c r="D33" s="206"/>
+      <c r="E33" s="206"/>
+      <c r="F33" s="206"/>
+    </row>
+    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B34" s="194" t="s">
-[...4 lines deleted...]
-    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="185"/>
+    </row>
+    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="181"/>
+      <c r="B35" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
       <c r="E35" s="164"/>
       <c r="F35" s="164"/>
       <c r="G35" s="164"/>
       <c r="H35" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:D35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0600-000000000000}"/>
     <hyperlink ref="B35" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{E559E23D-CE62-49DE-BFB6-204C9188BB58}"/>
     <hyperlink ref="B35:C35" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{E189B8F5-71ED-47E6-8A3E-135000BA9F6E}"/>
     <hyperlink ref="B35:D35" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{ADF6DD5E-9E07-4617-98F4-4EB5D2005260}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-    <col min="2" max="6" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="F1" s="13"/>
     </row>
-    <row r="2" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="225" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
     </row>
     <row r="3" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:6" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="33" spans="1:8" s="56" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="56" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="228" t="s">
         <v>88</v>
       </c>
-      <c r="C33" s="204"/>
-[...4 lines deleted...]
-    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="208"/>
+      <c r="D33" s="208"/>
+      <c r="E33" s="208"/>
+      <c r="F33" s="208"/>
+    </row>
+    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B34" s="194" t="s">
-[...4 lines deleted...]
-    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="185"/>
+    </row>
+    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="181"/>
+      <c r="B35" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
       <c r="E35" s="164"/>
       <c r="F35" s="164"/>
       <c r="G35" s="164"/>
       <c r="H35" s="98"/>
     </row>
     <row r="36" spans="1:8" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" spans="1:8" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:D35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0700-000000000000}"/>
     <hyperlink ref="B35" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{DC72AF16-CB11-4D25-92F2-33D630C5AB02}"/>
     <hyperlink ref="B35:C35" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{C6EB1020-9E46-4F24-985A-B4AA4FCBF94E}"/>
     <hyperlink ref="B35:D35" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{76F64A23-A57F-4D78-9C8E-256802087A68}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-    <col min="2" max="6" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="6" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="13"/>
       <c r="G1" s="50"/>
     </row>
-    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="49"/>
       <c r="B2" s="225" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
       <c r="G2" s="51"/>
     </row>
-    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="52"/>
       <c r="B3" s="53"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="51"/>
     </row>
-    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52"/>
       <c r="B4" s="53"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="51"/>
     </row>
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="52"/>
       <c r="B5" s="53"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="51"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="52"/>
       <c r="B6" s="53"/>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="51"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="52"/>
       <c r="B7" s="53"/>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="51"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="52"/>
       <c r="B8" s="53"/>
       <c r="C8" s="54"/>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="51"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52"/>
       <c r="B9" s="53"/>
       <c r="C9" s="54"/>
       <c r="D9" s="54"/>
       <c r="E9" s="54"/>
       <c r="F9" s="54"/>
       <c r="G9" s="51"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52"/>
       <c r="B10" s="53"/>
       <c r="C10" s="54"/>
       <c r="D10" s="54"/>
       <c r="E10" s="54"/>
       <c r="F10" s="54"/>
       <c r="G10" s="51"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="52"/>
       <c r="B11" s="53"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
       <c r="E11" s="54"/>
       <c r="F11" s="54"/>
       <c r="G11" s="51"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="52"/>
       <c r="B12" s="53"/>
       <c r="C12" s="54"/>
       <c r="D12" s="54"/>
       <c r="E12" s="54"/>
       <c r="F12" s="54"/>
       <c r="G12" s="51"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="52"/>
       <c r="B13" s="53"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="51"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="48"/>
       <c r="B15" s="48"/>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="48"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="48"/>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="48"/>
       <c r="B17" s="48"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="48"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="48"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="48"/>
       <c r="B19" s="48"/>
       <c r="C19" s="48"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
     </row>
-    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="48"/>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
     </row>
-    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="48"/>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
     </row>
-    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="48"/>
       <c r="B22" s="48"/>
       <c r="C22" s="48"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
     </row>
-    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="48"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
     </row>
-    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
       <c r="G24" s="48"/>
     </row>
-    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="48"/>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
     </row>
-    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="48"/>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="48"/>
     </row>
-    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="48"/>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
     </row>
-    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="48"/>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
     </row>
-    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="48"/>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
     </row>
-    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="48"/>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
     </row>
-    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="48"/>
       <c r="B31" s="48"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
     </row>
-    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="48"/>
       <c r="B32" s="48"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
     </row>
-    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="227" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="202"/>
-[...2 lines deleted...]
-      <c r="F33" s="202"/>
+      <c r="C33" s="206"/>
+      <c r="D33" s="206"/>
+      <c r="E33" s="206"/>
+      <c r="F33" s="206"/>
       <c r="G33" s="50"/>
     </row>
-    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B34" s="194" t="s">
-[...4 lines deleted...]
-    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="184" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="185"/>
+    </row>
+    <row r="35" spans="1:8" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="181"/>
+      <c r="B35" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="186"/>
+      <c r="D35" s="186"/>
       <c r="E35" s="164"/>
       <c r="F35" s="164"/>
       <c r="G35" s="164"/>
       <c r="H35" s="98"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="48"/>
       <c r="B36" s="48"/>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
     </row>
-    <row r="50" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B50" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="59">
         <v>2110.7142857142858</v>
       </c>
     </row>
-    <row r="51" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B51" s="56" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="59">
         <v>188.04433520382139</v>
       </c>
     </row>
-    <row r="52" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B52" s="56" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="59">
         <v>186.64864864864865</v>
       </c>
     </row>
-    <row r="53" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B53" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="59">
         <v>127.19970792259949</v>
       </c>
     </row>
-    <row r="54" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B54" s="56" t="s">
         <v>25</v>
       </c>
       <c r="C54" s="87">
         <v>75.420141116100069</v>
       </c>
     </row>
-    <row r="55" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B55" s="56" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="59">
         <v>68.765791104543069</v>
       </c>
     </row>
-    <row r="56" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B56" s="56" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="59">
         <v>15.860157520760197</v>
       </c>
     </row>
-    <row r="57" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B57" s="56" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="59">
         <v>4.2369175453087706</v>
       </c>
     </row>
-    <row r="58" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B58" s="56" t="s">
         <v>42</v>
       </c>
       <c r="C58" s="59">
         <v>-13.670304422745545</v>
       </c>
     </row>
-    <row r="59" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B59" s="56" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="59">
         <v>-33.303799167673503</v>
       </c>
     </row>
-    <row r="63" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B63" s="56"/>
       <c r="C63" s="59"/>
     </row>
-    <row r="73" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B73" s="56"/>
       <c r="C73" s="59"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B50:C59">
     <sortCondition descending="1" ref="C50:C59"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:D35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0800-000000000000}"/>
     <hyperlink ref="B35" r:id="rId1" display="http://www.observatorioemigracao.pt/np4/8218" xr:uid="{4B4C8CFF-F521-4B13-812A-6BBDC5336EC5}"/>
     <hyperlink ref="B35:C35" r:id="rId2" display="ttp://www.observatorioemigracao.pt/np4/8218" xr:uid="{2669809B-1B5D-4441-B6C9-D1F4E1E80F00}"/>
     <hyperlink ref="B35:D35" r:id="rId3" display="http://www.observatorioemigracao.pt/np4/9387" xr:uid="{9AD9507F-09F6-4A42-B01B-1A65D2135C60}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>