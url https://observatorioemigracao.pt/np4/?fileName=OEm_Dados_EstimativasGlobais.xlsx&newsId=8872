--- v2 (2026-04-10)
+++ v3 (2026-11-06)
@@ -3,85 +3,99 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Inês Vidigal\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\inesm\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C630DB62-A891-442A-9C0D-45F4112C7056}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9197F5C4-E4EA-49C9-95F0-BCA0B1CBFC09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="5" r:id="rId1"/>
     <sheet name="E1 Stocks" sheetId="4" r:id="rId2"/>
     <sheet name="E2 Saidas" sheetId="3" r:id="rId3"/>
     <sheet name="E3 Saldos" sheetId="2" r:id="rId4"/>
     <sheet name="E4 Remessas" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G7" i="8" l="1"/>
+  <c r="C20" i="3" l="1"/>
+  <c r="C19" i="3"/>
+  <c r="C18" i="3"/>
+  <c r="C17" i="3"/>
+  <c r="C16" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="C14" i="3"/>
+  <c r="C13" i="3"/>
+  <c r="C12" i="3"/>
+  <c r="C11" i="3"/>
+  <c r="C10" i="3"/>
+  <c r="C9" i="3"/>
+  <c r="C8" i="3"/>
+  <c r="C7" i="3"/>
+  <c r="G7" i="8"/>
   <c r="G6" i="8"/>
   <c r="I6" i="2"/>
   <c r="H6" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="I17" i="2"/>
   <c r="H17" i="2"/>
   <c r="I16" i="2"/>
   <c r="H16" i="2"/>
   <c r="I15" i="2"/>
   <c r="H15" i="2"/>
   <c r="I14" i="2"/>
   <c r="H14" i="2"/>
   <c r="I13" i="2"/>
   <c r="H13" i="2"/>
   <c r="I12" i="2"/>
   <c r="H12" i="2"/>
   <c r="I11" i="2"/>
   <c r="H11" i="2"/>
   <c r="I10" i="2"/>
   <c r="H10" i="2"/>
   <c r="I9" i="2"/>
   <c r="H9" i="2"/>
   <c r="I8" i="2"/>
   <c r="H8" i="2"/>
@@ -101,51 +115,51 @@
   <c r="B4" i="5"/>
   <c r="I29" i="2" l="1"/>
   <c r="I28" i="2"/>
   <c r="I27" i="2"/>
   <c r="I26" i="2"/>
   <c r="H21" i="2" l="1"/>
   <c r="H20" i="2"/>
   <c r="H19" i="2"/>
   <c r="E21" i="2"/>
   <c r="E20" i="2"/>
   <c r="E19" i="2"/>
   <c r="E18" i="2"/>
   <c r="E17" i="2"/>
   <c r="E15" i="2"/>
   <c r="I25" i="2" l="1"/>
   <c r="I24" i="2"/>
   <c r="I23" i="2"/>
   <c r="I22" i="2"/>
   <c r="I21" i="2"/>
   <c r="I20" i="2"/>
   <c r="I19" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="50">
   <si>
     <t>Anos</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Notas</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Permanente</t>
   </si>
   <si>
     <t>Temporária</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
@@ -278,105 +292,79 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Instituto Nacional de Estatística (INE), Inquérito aos Movimentos Migratórios de Saída (1992 a 2007) e Estimativas Anuais da Emigração (desde 2008), com base em dados do Inquérito Permanente ao Emprego; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[B]</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Observatório da Emigração com base nos dados sobre as entradas de portugueses nos países de destino.</t>
     </r>
   </si>
   <si>
-    <t>Quebra da série do INE em 2008.
-[...2 lines deleted...]
-  <si>
     <t>América</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Quadro E.1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Estimativas do número total de emigrantes portugueses, 1960-2024</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> The Emigration Observatory (OEm) is an independent technical and research structure within the Centre for Research and Studies in Sociology (CIES-IUL) of ISCTE – University Institute of Lisbon. The Observatory is based on a partnership between the CIES-IUL, the Institute of Sociology (IS-UP) of the University of Porto, and the Centre for Geographical Studies (CEG) and the Centre for Research in Economic and Organizational Sociology (SOCIUS/CSG), both of the University of Lisbon. The Observatory is supported by the Portuguese Ministry of Foreign Affairs under a cooperation agreement.</t>
-  </si>
-[...20 lines deleted...]
-    </r>
   </si>
   <si>
     <t>2 de abril de 2025</t>
   </si>
   <si>
     <t>14 de maio de 2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -443,98 +431,124 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Banco Mundial, Bilateral Migration Database 1960-2020, Bilateral Migration Matrix 2017, Bilateral Migration Matrix 2013; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[B]</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> United Nations, Department of Economic and Social Affairs, Population Division, International Migration, International Migrant Stock (The 2017 Revision para os dados de 2017, The 2019 Revision para os dados de 2019 e The 2024 revision para os restantes dados), International Migrant Stock by Destination and Origin: Table 1 Total migrant stock at mid-year by origin and by major area, region, country or area of destination, 1990-2024.</t>
     </r>
   </si>
   <si>
-    <t>18 de dezembro de 2025</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Quadro E.3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Estimativa dos saldos migratórios dos movimentos permanentes, 2000-2023</t>
     </r>
   </si>
   <si>
     <t>25 de fevereiro de 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Quadro E.4</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Remessas, 2000-2025</t>
     </r>
+  </si>
+  <si>
+    <t>Quebra da série do INE em 2008. A partir de 2021, as estimativas do INE são de base administrativa, na sequência da divulgação das novas Estimativas de População Residente 2021-2025, publicadas em 22 de junho de 2026. Até 2020, as Estimativas são assentes nos recenseamentos da população anteriores e em inquéritos. 
+Retificação da estimativa do Observatório para os anos 2001, 2007, 2009, 2010, 2014-2018, 2024.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Quadro E.2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Estimativas das saídas totais de emigrantes portugueses, 2000-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>30 de setembro de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -877,51 +891,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="154">
+  <cellXfs count="150">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1156,60 +1170,69 @@
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1282,97 +1305,76 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperligação" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1663,339 +1665,339 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorioemigracao.pt/np4/4990.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorioemigracao.pt/np4/4990.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorioemigracao.pt/np4/4990.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorioemigracao.pt/np4/4990.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorioemigracao.pt/np4/4990.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="29" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="30" width="14.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="29" customWidth="1"/>
+    <col min="2" max="7" width="15.85546875" customWidth="1"/>
+    <col min="8" max="30" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="29" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="103" t="s">
+      <c r="B1" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="104"/>
+      <c r="C1" s="107"/>
       <c r="D1" s="36"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="21"/>
       <c r="H1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
     </row>
-    <row r="2" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="108" t="s">
+    <row r="2" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="111" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="107"/>
-[...2 lines deleted...]
-      <c r="F2" s="107"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="48"/>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="59"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="50"/>
-      <c r="B4" s="109" t="str">
+      <c r="B4" s="112" t="str">
         <f>'E1 Stocks'!B2</f>
         <v>Quadro E.1  Estimativas do número total de emigrantes portugueses, 1960-2024</v>
       </c>
-      <c r="C4" s="110"/>
-[...2 lines deleted...]
-      <c r="F4" s="110"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="49"/>
     </row>
     <row r="5" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="50"/>
-      <c r="B5" s="109" t="str">
+      <c r="B5" s="112" t="str">
         <f>'E2 Saidas'!B2</f>
-        <v>Quadro E.2  Estimativas das saídas totais de emigrantes portugueses, 2000-2023</v>
-[...4 lines deleted...]
-      <c r="F5" s="110"/>
+        <v>Quadro E.2  Estimativas das saídas totais de emigrantes portugueses, 2000-2025</v>
+      </c>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
       <c r="I5" s="49"/>
       <c r="M5" s="51"/>
     </row>
     <row r="6" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="50"/>
-      <c r="B6" s="109" t="str">
+      <c r="B6" s="112" t="str">
         <f>'E3 Saldos'!B2</f>
         <v>Quadro E.3  Estimativa dos saldos migratórios dos movimentos permanentes, 2000-2023</v>
       </c>
-      <c r="C6" s="110"/>
-[...2 lines deleted...]
-      <c r="F6" s="110"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
       <c r="I6" s="49"/>
       <c r="M6" s="51"/>
     </row>
     <row r="7" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="50"/>
-      <c r="B7" s="109" t="str">
+      <c r="B7" s="112" t="str">
         <f>'E4 Remessas'!B2</f>
         <v>Quadro E.4  Remessas, 2000-2025</v>
       </c>
-      <c r="C7" s="110"/>
-[...2 lines deleted...]
-      <c r="F7" s="110"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
       <c r="I7" s="49"/>
       <c r="M7" s="51"/>
     </row>
     <row r="8" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="50"/>
       <c r="B8" s="57"/>
       <c r="C8" s="58"/>
       <c r="D8" s="58"/>
       <c r="E8" s="58"/>
       <c r="F8" s="52"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="55"/>
       <c r="M8" s="51"/>
     </row>
-    <row r="9" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="105" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="104"/>
+      <c r="B9" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="107"/>
+      <c r="D9" s="107"/>
+      <c r="E9" s="107"/>
+      <c r="F9" s="107"/>
       <c r="G9" s="48"/>
       <c r="H9" s="48"/>
       <c r="I9" s="55"/>
       <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="106" t="s">
+      <c r="B10" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="107"/>
-[...2 lines deleted...]
-      <c r="F10" s="107"/>
+      <c r="C10" s="110"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="110"/>
       <c r="G10" s="56"/>
       <c r="H10" s="56"/>
       <c r="I10" s="55"/>
       <c r="M10" s="51"/>
     </row>
     <row r="11" spans="1:14" s="35" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="50"/>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="52"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="55"/>
       <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:14" s="35" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="50"/>
-      <c r="B12" s="100" t="s">
-[...6 lines deleted...]
-      <c r="G12" s="102"/>
+      <c r="B12" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="104"/>
+      <c r="D12" s="104"/>
+      <c r="E12" s="104"/>
+      <c r="F12" s="104"/>
+      <c r="G12" s="105"/>
       <c r="H12" s="54"/>
       <c r="I12" s="55"/>
       <c r="M12" s="51"/>
     </row>
     <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="31"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="M13" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4:F4" location="'E1 Stocks'!A1" display="'E1 Stocks'!A1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B5:F5" location="'E2 Saidas'!A1" display="'E2 Saidas'!A1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B6:F6" location="'E3 Saldos'!A1" display="'E3 Saldos'!A1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B10" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B7:F7" location="'E4 Remessas'!A1" display="'E4 Remessas'!A1" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="29" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="27" width="14.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="29" customWidth="1"/>
+    <col min="2" max="7" width="15.85546875" customWidth="1"/>
+    <col min="8" max="27" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="29" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="103" t="s">
+      <c r="B1" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="104"/>
+      <c r="C1" s="107"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="21" t="s">
         <v>21</v>
       </c>
       <c r="H1"/>
       <c r="I1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
     </row>
     <row r="2" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
-      <c r="B2" s="114" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="107"/>
+      <c r="B2" s="117" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
-      <c r="B3" s="111" t="s">
+      <c r="B3" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="C3" s="125" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="123"/>
-[...2 lines deleted...]
-      <c r="G3" s="123"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
     </row>
     <row r="4" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="112"/>
-      <c r="C4" s="117" t="s">
+      <c r="B4" s="115"/>
+      <c r="C4" s="120" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="120" t="s">
+      <c r="D4" s="123" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="121"/>
-[...1 lines deleted...]
-      <c r="G4" s="121"/>
+      <c r="E4" s="124"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="124"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
-      <c r="B5" s="113"/>
-      <c r="C5" s="118"/>
+      <c r="B5" s="116"/>
+      <c r="C5" s="121"/>
       <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="40" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H5" s="85"/>
       <c r="I5"/>
       <c r="J5" s="85"/>
       <c r="K5" s="85"/>
       <c r="L5" s="85"/>
       <c r="M5" s="85"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29"/>
       <c r="B6" s="4">
         <v>2024</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="91">
         <v>1799179</v>
       </c>
       <c r="E6" s="91">
         <v>1287911</v>
       </c>
       <c r="F6" s="91">
         <v>468141</v>
       </c>
@@ -2275,878 +2277,910 @@
       <c r="D19" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>7</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="32"/>
     </row>
     <row r="21" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="124" t="s">
-[...6 lines deleted...]
-      <c r="G21" s="124"/>
+      <c r="B21" s="127" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="127"/>
+      <c r="D21" s="127"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="127"/>
+      <c r="G21" s="127"/>
       <c r="H21" s="39"/>
     </row>
-    <row r="22" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="124" t="s">
-[...6 lines deleted...]
-      <c r="G22" s="124"/>
+      <c r="B22" s="127" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="127"/>
+      <c r="D22" s="127"/>
+      <c r="E22" s="127"/>
+      <c r="F22" s="127"/>
+      <c r="G22" s="127"/>
       <c r="H22" s="3"/>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="119" t="s">
-[...6 lines deleted...]
-      <c r="G23" s="116"/>
+      <c r="B23" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="119"/>
+      <c r="D23" s="119"/>
+      <c r="E23" s="119"/>
+      <c r="F23" s="119"/>
+      <c r="G23" s="119"/>
       <c r="H23" s="36"/>
     </row>
     <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="115" t="s">
+      <c r="B24" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="116"/>
-[...3 lines deleted...]
-      <c r="G24" s="116"/>
+      <c r="C24" s="119"/>
+      <c r="D24" s="119"/>
+      <c r="E24" s="119"/>
+      <c r="F24" s="119"/>
+      <c r="G24" s="119"/>
       <c r="H24" s="35"/>
     </row>
     <row r="28" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="5:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B23:G23"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B24" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35:F35"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="29" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="29" width="14.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="29" customWidth="1"/>
+    <col min="2" max="6" width="15.85546875" customWidth="1"/>
+    <col min="7" max="29" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="29" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="103" t="s">
+      <c r="B1" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="104"/>
+      <c r="C1" s="107"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
     </row>
     <row r="2" spans="1:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
-      <c r="B2" s="114" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="125"/>
+      <c r="B2" s="117" t="s">
+        <v>48</v>
+      </c>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="128"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
     </row>
     <row r="3" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
-      <c r="B3" s="111" t="s">
+      <c r="B3" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="C3" s="125" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="111"/>
-[...1 lines deleted...]
-      <c r="F3" s="111"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="112"/>
-      <c r="C4" s="120" t="s">
+      <c r="B4" s="115"/>
+      <c r="C4" s="123" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="113"/>
-[...1 lines deleted...]
-      <c r="F4" s="127" t="s">
+      <c r="D4" s="116"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
-      <c r="B5" s="113"/>
+      <c r="B5" s="116"/>
       <c r="C5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="128"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F5" s="131"/>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29"/>
-      <c r="B6" s="97">
+      <c r="B6" s="99">
+        <v>2025</v>
+      </c>
+      <c r="C6" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="101">
+        <v>84579</v>
+      </c>
+      <c r="E6" s="102" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29"/>
+      <c r="B7" s="4">
         <v>2024</v>
       </c>
-      <c r="C6" s="96">
-[...5 lines deleted...]
-      <c r="E6" s="99">
+      <c r="C7" s="89">
+        <f t="shared" ref="C7:C20" si="0">+D7+E7</f>
+        <v>136237</v>
+      </c>
+      <c r="D7" s="91">
+        <v>90052</v>
+      </c>
+      <c r="E7" s="90">
         <v>46185</v>
       </c>
-      <c r="F6" s="96">
-[...5 lines deleted...]
-      <c r="B7" s="5">
+      <c r="F7" s="89">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29"/>
+      <c r="B8" s="5">
         <v>2023</v>
       </c>
-      <c r="C7" s="92">
-[...5 lines deleted...]
-      <c r="E7" s="93">
+      <c r="C8" s="92">
+        <f t="shared" si="0"/>
+        <v>131980</v>
+      </c>
+      <c r="D8" s="94">
+        <v>84220</v>
+      </c>
+      <c r="E8" s="93">
         <v>47760</v>
       </c>
-      <c r="F7" s="92">
-[...17 lines deleted...]
-      <c r="F8" s="22">
+      <c r="F8" s="92">
         <v>70000</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29"/>
-      <c r="B9" s="5">
-[...12 lines deleted...]
-        <v>65000</v>
+      <c r="B9" s="4">
+        <v>2022</v>
+      </c>
+      <c r="C9" s="22">
+        <f t="shared" si="0"/>
+        <v>121923</v>
+      </c>
+      <c r="D9" s="25">
+        <v>81160</v>
+      </c>
+      <c r="E9" s="41">
+        <v>40763</v>
+      </c>
+      <c r="F9" s="22">
+        <v>70000</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
-      <c r="B10" s="4">
-[...12 lines deleted...]
-        <v>45000</v>
+      <c r="B10" s="5">
+        <v>2021</v>
+      </c>
+      <c r="C10" s="23">
+        <f t="shared" si="0"/>
+        <v>108658</v>
+      </c>
+      <c r="D10" s="26">
+        <v>67754</v>
+      </c>
+      <c r="E10" s="42">
+        <v>40904</v>
+      </c>
+      <c r="F10" s="86">
+        <v>65000</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29"/>
-      <c r="B11" s="5">
-[...12 lines deleted...]
-        <v>80000</v>
+      <c r="B11" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C11" s="22">
+        <f t="shared" si="0"/>
+        <v>66186</v>
+      </c>
+      <c r="D11" s="25">
+        <v>23863</v>
+      </c>
+      <c r="E11" s="41">
+        <v>42323</v>
+      </c>
+      <c r="F11" s="22">
+        <v>45000</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="29"/>
-      <c r="B12" s="4">
-[...12 lines deleted...]
-        <v>75000</v>
+      <c r="B12" s="5">
+        <v>2019</v>
+      </c>
+      <c r="C12" s="23">
+        <f t="shared" si="0"/>
+        <v>76290</v>
+      </c>
+      <c r="D12" s="26">
+        <v>27469</v>
+      </c>
+      <c r="E12" s="42">
+        <v>48821</v>
+      </c>
+      <c r="F12" s="23">
+        <v>80000</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
-      <c r="B13" s="5">
-[...12 lines deleted...]
-        <v>80000</v>
+      <c r="B13" s="4">
+        <v>2018</v>
+      </c>
+      <c r="C13" s="22">
+        <f t="shared" si="0"/>
+        <v>79494</v>
+      </c>
+      <c r="D13" s="25">
+        <v>29340</v>
+      </c>
+      <c r="E13" s="41">
+        <v>50154</v>
+      </c>
+      <c r="F13" s="25">
+        <v>75000</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29"/>
-      <c r="B14" s="4">
+      <c r="B14" s="5">
+        <v>2017</v>
+      </c>
+      <c r="C14" s="23">
+        <f t="shared" si="0"/>
+        <v>80470</v>
+      </c>
+      <c r="D14" s="26">
+        <v>31172</v>
+      </c>
+      <c r="E14" s="42">
+        <v>49298</v>
+      </c>
+      <c r="F14" s="26">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29"/>
+      <c r="B15" s="4">
         <v>2016</v>
       </c>
-      <c r="C14" s="22">
-[...5 lines deleted...]
-      <c r="E14" s="41">
+      <c r="C15" s="22">
+        <f t="shared" si="0"/>
+        <v>96066</v>
+      </c>
+      <c r="D15" s="25">
+        <v>37188</v>
+      </c>
+      <c r="E15" s="41">
         <v>58878</v>
       </c>
-      <c r="F14" s="82">
+      <c r="F15" s="82">
         <v>95000</v>
       </c>
-      <c r="H14"/>
-[...3 lines deleted...]
-      <c r="B15" s="5">
+      <c r="H15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="5">
         <v>2015</v>
       </c>
-      <c r="C15" s="23">
-[...5 lines deleted...]
-      <c r="E15" s="42">
+      <c r="C16" s="23">
+        <f t="shared" si="0"/>
+        <v>100673</v>
+      </c>
+      <c r="D16" s="26">
+        <v>39847</v>
+      </c>
+      <c r="E16" s="42">
         <v>60826</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F16" s="26">
         <v>105000</v>
       </c>
-      <c r="L15" s="30"/>
-[...2 lines deleted...]
-      <c r="B16" s="4">
+      <c r="L16" s="30"/>
+    </row>
+    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="4">
         <v>2014</v>
       </c>
-      <c r="C16" s="22">
-[...5 lines deleted...]
-      <c r="E16" s="41">
+      <c r="C17" s="22">
+        <f t="shared" si="0"/>
+        <v>132717</v>
+      </c>
+      <c r="D17" s="25">
+        <v>47665</v>
+      </c>
+      <c r="E17" s="41">
         <v>85052</v>
       </c>
-      <c r="F16" s="25">
+      <c r="F17" s="25">
         <v>110000</v>
       </c>
-      <c r="L16" s="30"/>
-[...2 lines deleted...]
-      <c r="B17" s="5">
+      <c r="L17" s="30"/>
+    </row>
+    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="5">
         <v>2013</v>
       </c>
-      <c r="C17" s="23">
-[...5 lines deleted...]
-      <c r="E17" s="42">
+      <c r="C18" s="23">
+        <f t="shared" si="0"/>
+        <v>125157</v>
+      </c>
+      <c r="D18" s="26">
+        <v>50835</v>
+      </c>
+      <c r="E18" s="42">
         <v>74322</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F18" s="26">
         <v>120000</v>
       </c>
-      <c r="L17" s="30"/>
-[...2 lines deleted...]
-      <c r="B18" s="4">
+      <c r="L18" s="30"/>
+    </row>
+    <row r="19" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="4">
         <v>2012</v>
       </c>
-      <c r="C18" s="22">
-[...5 lines deleted...]
-      <c r="E18" s="41">
+      <c r="C19" s="22">
+        <f t="shared" si="0"/>
+        <v>118918</v>
+      </c>
+      <c r="D19" s="25">
+        <v>49458</v>
+      </c>
+      <c r="E19" s="41">
         <v>69460</v>
       </c>
-      <c r="F18" s="25">
+      <c r="F19" s="25">
         <v>105000</v>
       </c>
-      <c r="L18" s="30"/>
-[...2 lines deleted...]
-      <c r="B19" s="5">
+      <c r="L19" s="30"/>
+    </row>
+    <row r="20" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="5">
         <v>2011</v>
       </c>
-      <c r="C19" s="23">
-[...5 lines deleted...]
-      <c r="E19" s="42">
+      <c r="C20" s="23">
+        <f t="shared" si="0"/>
+        <v>98423</v>
+      </c>
+      <c r="D20" s="26">
+        <v>41443</v>
+      </c>
+      <c r="E20" s="42">
         <v>56980</v>
       </c>
-      <c r="F19" s="26">
+      <c r="F20" s="26">
         <v>85000</v>
       </c>
-      <c r="L19" s="30"/>
-[...2 lines deleted...]
-      <c r="B20" s="4">
+      <c r="L20" s="30"/>
+    </row>
+    <row r="21" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="4">
         <v>2010</v>
       </c>
-      <c r="C20" s="22" t="s">
-[...8 lines deleted...]
-      <c r="F20" s="25">
+      <c r="C21" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="25">
+        <v>21796</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="25">
         <v>65000</v>
       </c>
-      <c r="L20" s="30"/>
-[...2 lines deleted...]
-      <c r="B21" s="5">
+      <c r="L21" s="30"/>
+    </row>
+    <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="5">
         <v>2009</v>
       </c>
-      <c r="C21" s="23" t="s">
-[...8 lines deleted...]
-      <c r="F21" s="26">
+      <c r="C22" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="26">
+        <v>14138</v>
+      </c>
+      <c r="E22" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" s="26">
         <v>70000</v>
       </c>
-      <c r="L21" s="30"/>
-[...2 lines deleted...]
-      <c r="B22" s="4">
+      <c r="L22" s="30"/>
+    </row>
+    <row r="23" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="4">
         <v>2008</v>
       </c>
-      <c r="C22" s="22" t="s">
-[...8 lines deleted...]
-      <c r="F22" s="25">
+      <c r="C23" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="25">
+        <v>18372</v>
+      </c>
+      <c r="E23" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="25">
         <v>85000</v>
       </c>
-      <c r="L22" s="30"/>
-[...2 lines deleted...]
-      <c r="B23" s="5">
+      <c r="L23" s="30"/>
+    </row>
+    <row r="24" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="5">
         <v>2007</v>
       </c>
-      <c r="C23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="26">
+      <c r="C24" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="26">
         <v>7890</v>
       </c>
-      <c r="E23" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="26">
+      <c r="E24" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="26">
         <v>85000</v>
       </c>
-      <c r="L23" s="30"/>
-[...2 lines deleted...]
-      <c r="B24" s="4">
+      <c r="L24" s="30"/>
+    </row>
+    <row r="25" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="4">
         <v>2006</v>
       </c>
-      <c r="C24" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="25">
+      <c r="C25" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="25">
         <v>5600</v>
       </c>
-      <c r="E24" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="25">
+      <c r="E25" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="25">
         <v>75000</v>
       </c>
-      <c r="L24" s="30"/>
-[...2 lines deleted...]
-      <c r="B25" s="5">
+      <c r="L25" s="30"/>
+    </row>
+    <row r="26" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="5">
         <v>2005</v>
       </c>
-      <c r="C25" s="23" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="26">
+      <c r="C26" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="26">
         <v>6360</v>
       </c>
-      <c r="E25" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="26">
+      <c r="E26" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="26">
         <v>65000</v>
       </c>
-      <c r="L25" s="30"/>
-[...2 lines deleted...]
-      <c r="B26" s="4">
+      <c r="L26" s="30"/>
+    </row>
+    <row r="27" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="4">
         <v>2004</v>
       </c>
-      <c r="C26" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="25">
+      <c r="C27" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="25">
         <v>6757</v>
       </c>
-      <c r="E26" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="25">
+      <c r="E27" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27" s="25">
         <v>70000</v>
       </c>
-      <c r="L26" s="30"/>
-[...2 lines deleted...]
-      <c r="B27" s="5">
+      <c r="L27" s="30"/>
+    </row>
+    <row r="28" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="5">
         <v>2003</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C28" s="23">
         <v>27008</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D28" s="26">
         <v>6687</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E28" s="42">
         <v>20321</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F28" s="26">
         <v>60000</v>
       </c>
-      <c r="L27" s="30"/>
-[...2 lines deleted...]
-      <c r="B28" s="4">
+      <c r="L28" s="30"/>
+    </row>
+    <row r="29" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="4">
         <v>2002</v>
       </c>
-      <c r="C28" s="22">
+      <c r="C29" s="22">
         <v>27358</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D29" s="25">
         <v>8813</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E29" s="41">
         <v>18545</v>
       </c>
-      <c r="F28" s="25">
+      <c r="F29" s="25">
         <v>50000</v>
       </c>
-      <c r="L28" s="30"/>
-[...2 lines deleted...]
-      <c r="B29" s="5">
+      <c r="L29" s="30"/>
+    </row>
+    <row r="30" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="5">
         <v>2001</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C30" s="23">
         <v>20223</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D30" s="26">
         <v>5396</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E30" s="42">
         <v>14827</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F30" s="26">
         <v>40000</v>
       </c>
-      <c r="H29" s="1"/>
-[...3 lines deleted...]
-      <c r="B30" s="37">
+      <c r="H30" s="1"/>
+      <c r="L30" s="30"/>
+    </row>
+    <row r="31" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="37">
         <v>2000</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C31" s="43">
         <v>21333</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D31" s="44">
         <v>4692</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E31" s="45">
         <v>16641</v>
       </c>
-      <c r="F30" s="44" t="s">
-[...9 lines deleted...]
-      <c r="F31" s="32"/>
+      <c r="F31" s="44" t="s">
+        <v>7</v>
+      </c>
       <c r="L31" s="30"/>
     </row>
-    <row r="32" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="34" t="s">
+    <row r="32" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="31"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="L32" s="30"/>
+    </row>
+    <row r="33" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="124" t="s">
-[...13 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="B33" s="127" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="127"/>
+      <c r="D33" s="127"/>
+      <c r="E33" s="127"/>
+      <c r="F33" s="127"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+    </row>
+    <row r="34" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="124" t="s">
+      <c r="B34" s="127" t="s">
         <v>35</v>
       </c>
-      <c r="C33" s="124"/>
-[...10 lines deleted...]
-      <c r="A34" s="32" t="s">
+      <c r="C34" s="127"/>
+      <c r="D34" s="127"/>
+      <c r="E34" s="127"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="35"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="105" t="s">
-[...13 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="B35" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="107"/>
+      <c r="D35" s="107"/>
+      <c r="E35" s="107"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="115" t="s">
+      <c r="B36" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="116"/>
-[...7 lines deleted...]
-      <c r="K35" s="35"/>
+      <c r="C36" s="119"/>
+      <c r="D36" s="119"/>
+      <c r="E36" s="119"/>
+      <c r="F36" s="119"/>
+      <c r="G36" s="35"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H12:I27">
-    <sortCondition descending="1" ref="I12:I27"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H13:I28">
+    <sortCondition descending="1" ref="I13:I28"/>
   </sortState>
   <mergeCells count="10">
+    <mergeCell ref="B36:F36"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="B2:F2"/>
     <mergeCell ref="B35:F35"/>
-    <mergeCell ref="B32:F32"/>
-[...3 lines deleted...]
-    <mergeCell ref="B34:F34"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
-    <hyperlink ref="B35" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
+    <hyperlink ref="B36" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="15" customWidth="1"/>
-    <col min="2" max="23" width="14.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="15" customWidth="1"/>
+    <col min="2" max="23" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="103" t="s">
+      <c r="B1" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="104"/>
+      <c r="C1" s="107"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="21" t="s">
         <v>21</v>
       </c>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1"/>
     </row>
     <row r="2" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
-      <c r="B2" s="129" t="s">
-[...8 lines deleted...]
-      <c r="I2" s="130"/>
+      <c r="B2" s="132" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
     </row>
     <row r="3" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
-      <c r="B3" s="111" t="s">
+      <c r="B3" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="131" t="s">
+      <c r="C3" s="134" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="133"/>
-[...1 lines deleted...]
-      <c r="F3" s="131" t="s">
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="134" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="133"/>
-[...1 lines deleted...]
-      <c r="I3" s="131" t="s">
+      <c r="G3" s="136"/>
+      <c r="H3" s="138"/>
+      <c r="I3" s="134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="112"/>
+      <c r="B4" s="115"/>
       <c r="C4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="120" t="s">
+      <c r="D4" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="134"/>
+      <c r="E4" s="137"/>
       <c r="F4" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="120" t="s">
+      <c r="G4" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="134"/>
-      <c r="I4" s="132"/>
+      <c r="H4" s="137"/>
+      <c r="I4" s="135"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15"/>
-      <c r="B5" s="113"/>
+      <c r="B5" s="116"/>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="128"/>
+      <c r="I5" s="131"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15"/>
       <c r="B6" s="5">
         <v>2023</v>
       </c>
       <c r="C6" s="92">
         <v>33666</v>
       </c>
       <c r="D6" s="92">
         <v>29600</v>
       </c>
       <c r="E6" s="93">
         <v>88</v>
       </c>
       <c r="F6" s="92">
         <v>189367</v>
       </c>
       <c r="G6" s="92">
         <v>56111</v>
       </c>
@@ -3830,257 +3864,257 @@
       <c r="C29" s="43">
         <v>10660</v>
       </c>
       <c r="D29" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="78" t="s">
         <v>7</v>
       </c>
       <c r="F29" s="43">
         <v>57660</v>
       </c>
       <c r="G29" s="43" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="78" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="44">
         <f t="shared" si="6"/>
         <v>47000</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="2"/>
-      <c r="C30" s="136"/>
-[...5 lines deleted...]
-      <c r="I30" s="136"/>
+      <c r="C30" s="139"/>
+      <c r="D30" s="139"/>
+      <c r="E30" s="139"/>
+      <c r="F30" s="139"/>
+      <c r="G30" s="139"/>
+      <c r="H30" s="139"/>
+      <c r="I30" s="139"/>
     </row>
     <row r="31" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="124" t="s">
+      <c r="B31" s="127" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="137"/>
-[...5 lines deleted...]
-      <c r="I31" s="137"/>
+      <c r="C31" s="140"/>
+      <c r="D31" s="140"/>
+      <c r="E31" s="140"/>
+      <c r="F31" s="140"/>
+      <c r="G31" s="140"/>
+      <c r="H31" s="140"/>
+      <c r="I31" s="140"/>
     </row>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="119" t="s">
-[...8 lines deleted...]
-      <c r="I32" s="116"/>
+      <c r="B32" s="122" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="119"/>
+      <c r="D32" s="119"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="119"/>
+      <c r="G32" s="119"/>
+      <c r="H32" s="119"/>
+      <c r="I32" s="119"/>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="115" t="s">
+      <c r="B33" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="116"/>
-[...5 lines deleted...]
-      <c r="I33" s="116"/>
+      <c r="C33" s="119"/>
+      <c r="D33" s="119"/>
+      <c r="E33" s="119"/>
+      <c r="F33" s="119"/>
+      <c r="G33" s="119"/>
+      <c r="H33" s="119"/>
+      <c r="I33" s="119"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B28:B41">
     <sortCondition ref="B28:B41"/>
   </sortState>
   <mergeCells count="12">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B32:I32"/>
     <mergeCell ref="B33:I33"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="I3:I5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="C30:I30"/>
     <mergeCell ref="B31:I31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="B33" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="15" customWidth="1"/>
-    <col min="2" max="22" width="14.83203125" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="15" customWidth="1"/>
+    <col min="2" max="22" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="103" t="s">
+      <c r="B1" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="104"/>
+      <c r="C1" s="107"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="20"/>
       <c r="H1" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
-      <c r="B2" s="138" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="139"/>
+      <c r="B2" s="145" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2" s="146"/>
+      <c r="D2" s="146"/>
+      <c r="E2" s="146"/>
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="146"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="76"/>
       <c r="C3" s="77"/>
       <c r="D3" s="77"/>
       <c r="E3" s="77"/>
       <c r="F3" s="77"/>
-      <c r="G3" s="142" t="s">
+      <c r="G3" s="149" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="142"/>
+      <c r="H3" s="149"/>
     </row>
     <row r="4" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="14"/>
-      <c r="B4" s="140" t="s">
+      <c r="B4" s="147" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="143" t="s">
+      <c r="C4" s="141" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="143" t="s">
+      <c r="D4" s="142"/>
+      <c r="E4" s="141" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="145"/>
-      <c r="G4" s="146" t="s">
+      <c r="F4" s="143"/>
+      <c r="G4" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="144"/>
+      <c r="H4" s="142"/>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15"/>
-      <c r="B5" s="141"/>
+      <c r="B5" s="148"/>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="60" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="60" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="66" t="s">
         <v>32</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15"/>
-      <c r="B6" s="147">
+      <c r="B6" s="4">
         <v>2025</v>
       </c>
-      <c r="C6" s="152">
+      <c r="C6" s="80">
         <v>4387.68</v>
       </c>
-      <c r="D6" s="149">
+      <c r="D6" s="97">
         <v>2</v>
       </c>
-      <c r="E6" s="148">
+      <c r="E6" s="96">
         <v>915.62</v>
       </c>
-      <c r="F6" s="150">
+      <c r="F6" s="81">
         <v>5</v>
       </c>
-      <c r="G6" s="153">
+      <c r="G6" s="79">
         <f>+C6-E6</f>
         <v>3472.0600000000004</v>
       </c>
-      <c r="H6" s="149">
+      <c r="H6" s="97">
         <v>1</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15"/>
       <c r="B7" s="5">
         <v>2024</v>
       </c>
       <c r="C7" s="86">
         <v>4295.71</v>
       </c>
       <c r="D7" s="83">
         <v>4</v>
       </c>
       <c r="E7" s="86">
         <v>872.61</v>
       </c>
       <c r="F7" s="87">
         <v>9</v>
       </c>
       <c r="G7" s="83">
@@ -4096,111 +4130,111 @@
       <c r="M7"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15"/>
       <c r="B8" s="4">
         <v>2023</v>
       </c>
       <c r="C8" s="22">
         <v>4120</v>
       </c>
       <c r="D8" s="70">
         <v>6</v>
       </c>
       <c r="E8" s="64">
         <v>800</v>
       </c>
       <c r="F8" s="74">
         <v>51</v>
       </c>
       <c r="G8" s="25">
         <v>3320</v>
       </c>
       <c r="H8" s="70">
         <v>-1</v>
       </c>
-      <c r="I8" s="151"/>
-[...1 lines deleted...]
-      <c r="K8" s="151"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15"/>
       <c r="B9" s="5">
         <v>2022</v>
       </c>
       <c r="C9" s="86">
         <v>3892</v>
       </c>
       <c r="D9" s="83">
         <v>6</v>
       </c>
       <c r="E9" s="86">
         <v>531</v>
       </c>
       <c r="F9" s="87">
         <v>3</v>
       </c>
       <c r="G9" s="83">
         <v>3361</v>
       </c>
       <c r="H9" s="83">
         <v>6</v>
       </c>
-      <c r="I9" s="151"/>
-[...1 lines deleted...]
-      <c r="K9" s="151"/>
+      <c r="I9" s="98"/>
+      <c r="J9" s="98"/>
+      <c r="K9" s="98"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="4">
         <v>2021</v>
       </c>
       <c r="C10" s="22">
         <v>3677.76</v>
       </c>
       <c r="D10" s="70">
         <v>2</v>
       </c>
       <c r="E10" s="64">
         <v>518</v>
       </c>
       <c r="F10" s="74">
         <v>7</v>
       </c>
       <c r="G10" s="25">
         <v>3160</v>
       </c>
       <c r="H10" s="70">
         <v>1</v>
       </c>
-      <c r="I10" s="151"/>
-[...1 lines deleted...]
-      <c r="K10" s="151"/>
+      <c r="I10" s="98"/>
+      <c r="J10" s="98"/>
+      <c r="K10" s="98"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15"/>
       <c r="B11" s="5">
         <v>2020</v>
       </c>
       <c r="C11" s="86">
         <v>3612.86</v>
       </c>
       <c r="D11" s="83">
         <f>(C11/C12*100)-100</f>
         <v>-1.3453918894195454</v>
       </c>
       <c r="E11" s="86">
         <v>486.23</v>
       </c>
       <c r="F11" s="87">
         <f>(E11/E12*100)-100</f>
         <v>1.6324568370887533</v>
       </c>
       <c r="G11" s="83">
         <f>+C11-E11</f>
         <v>3126.63</v>
@@ -4680,115 +4714,115 @@
     <row r="31" spans="2:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B31" s="6">
         <v>2000</v>
       </c>
       <c r="C31" s="24">
         <v>3458.12</v>
       </c>
       <c r="D31" s="72" t="s">
         <v>7</v>
       </c>
       <c r="E31" s="65">
         <v>188.96</v>
       </c>
       <c r="F31" s="75" t="s">
         <v>7</v>
       </c>
       <c r="G31" s="27">
         <v>3269.16</v>
       </c>
       <c r="H31" s="72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="2"/>
-      <c r="C32" s="136"/>
-[...4 lines deleted...]
-      <c r="H32" s="136"/>
+      <c r="C32" s="139"/>
+      <c r="D32" s="139"/>
+      <c r="E32" s="139"/>
+      <c r="F32" s="139"/>
+      <c r="G32" s="139"/>
+      <c r="H32" s="139"/>
     </row>
     <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="124" t="s">
+      <c r="B33" s="127" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="137"/>
-[...4 lines deleted...]
-      <c r="H33" s="137"/>
+      <c r="C33" s="140"/>
+      <c r="D33" s="140"/>
+      <c r="E33" s="140"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="140"/>
+      <c r="H33" s="140"/>
     </row>
     <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="119" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="116"/>
+      <c r="B34" s="122" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="119"/>
+      <c r="D34" s="119"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="119"/>
+      <c r="H34" s="119"/>
     </row>
     <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="115" t="s">
+      <c r="B35" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="116"/>
-[...4 lines deleted...]
-      <c r="H35" s="116"/>
+      <c r="C35" s="119"/>
+      <c r="D35" s="119"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
+      <c r="H35" s="119"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B12:H26">
     <sortCondition descending="1" ref="B5:B26"/>
   </sortState>
   <mergeCells count="11">
-    <mergeCell ref="B34:H34"/>
-[...3 lines deleted...]
-    <mergeCell ref="G4:H4"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C32:H32"/>
     <mergeCell ref="B33:H33"/>
     <mergeCell ref="G3:H3"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="B35:H35"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" location="Índice!A1" display="[índice Ç]" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="B35" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="G11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>